--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -279,187 +279,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relégation à l’appropriation : (re)lire la citadinité à Khartoum au prisme de la transformation matérielle, sociale et symbolique de ses périphéries</w:t>
+                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eclosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637551v1</w:t>
+                <w:t xml:space="preserve">hal-04488597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
+                <w:t xml:space="preserve">De la relégation à l’appropriation : (re)lire la citadinité à Khartoum au prisme de la transformation matérielle, sociale et symbolique de ses périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11y01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488597v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caire en chantier, la brique rouge en voie de disparition ?</w:t>
               </w:r>
@@ -829,883 +829,978 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the sustainable city : towards a critical approach of contemporary urbanization processes through the red brick supply chains in Cairo and Khartoum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voile sur les villes, briques sur le Nil : au Soudan, la construction en terre crue du Néolithique… à nos jours !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecologies of the Lower Nile Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cedej Cairo; American University of Cairo, Jun 2023, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges (88), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516741v1</w:t>
+                <w:t xml:space="preserve">hal-05563308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The daily building of a capital city from its margins. The red brick supply chain and the urbanization processes in Cairo (Egypt)</w:t>
+                <w:t xml:space="preserve">Building the sustainable city : towards a critical approach of contemporary urbanization processes through the red brick supply chains in Cairo and Khartoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marginal urbanities. The hidden face of planetary urbanization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università della Svizzera italiana (Istituto di studi urbani e del paesaggio), Jul 2023, Mendrisio, Switzerland</w:t>
+              <w:t xml:space="preserve">Urban Ecologies of the Lower Nile Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cedej Cairo; American University of Cairo, Jun 2023, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516714v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Nile silt to the shale clay, from the valley to the desert : the material transformations of the red brick and its supply chain in Egypt and Sudan</w:t>
+                <w:t xml:space="preserve">The daily building of a capital city from its margins. The red brick supply chain and the urbanization processes in Cairo (Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nile’s Earth International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes; École Nationale Supérieure d'Architecture de Grenoble; CRAterre, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Marginal urbanities. The hidden face of planetary urbanization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università della Svizzera italiana (Istituto di studi urbani e del paesaggio), Jul 2023, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516726v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing the brick, building the city. An insight into the daily making of Khartoum (Sudan)</w:t>
+                <w:t xml:space="preserve">From the Nile silt to the shale clay, from the valley to the desert : the material transformations of the red brick and its supply chain in Egypt and Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Conference on African Studies, May 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Nile’s Earth International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes; École Nationale Supérieure d'Architecture de Grenoble; CRAterre, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516749v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion ‘durable’ des zones humides au cœur de Khartoum (Soudan). Activités productives, urbanisation et convoitises foncières à la confluence des deux Nil</w:t>
+                <w:t xml:space="preserve">Choosing the brick, building the city. An insight into the daily making of Khartoum (Sudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’eau dans la ville : aménités et fragilités des zones humides urbaines du Nord et des Suds face au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans; Université de Tours, May 2023, Bourges, France</w:t>
+              <w:t xml:space="preserve">African futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on African Studies, May 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516762v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la brique rouge au parpaing de ciment, ou comment l’État militaire prend le contrôle de l’urbanisation au Caire (Égypte)</w:t>
+                <w:t xml:space="preserve">La gestion ‘durable’ des zones humides au cœur de Khartoum (Soudan). Activités productives, urbanisation et convoitises foncières à la confluence des deux Nil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La production de l’espace au XXIe siècle. Luttes de pouvoir, pouvoirs des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international d’études de la production de l’espace (RIEPE), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’eau dans la ville : aménités et fragilités des zones humides urbaines du Nord et des Suds face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans; Université de Tours, May 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516729v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deserted factories: The recent decay of the industrial red brick production in Egyptian construction sector and cities</w:t>
+                <w:t xml:space="preserve">De la brique rouge au parpaing de ciment, ou comment l’État militaire prend le contrôle de l’urbanisation au Caire (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Geographic Society, Aug 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">La production de l’espace au XXIe siècle. Luttes de pouvoir, pouvoirs des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international d’études de la production de l’espace (RIEPE), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516697v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour ou contre la protection de l'environnement ? La mobilisation des acteurs institutionnels face aux producteurs de briques rouges à Khartoum (Soudan)</w:t>
+                <w:t xml:space="preserve">Deserted factories: The recent decay of the industrial red brick production in Egyptian construction sector and cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Espaces ouverts urbains et mobilisations environnementales : des luttes aux négociations pour les ressources de la ville"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">RGS-IBG Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographic Society, Aug 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824920v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building the material city : the techno-political marginalization of the red brick in Cairo (Egypt)</w:t>
+                <w:t xml:space="preserve">Pour ou contre la protection de l'environnement ? La mobilisation des acteurs institutionnels face aux producteurs de briques rouges à Khartoum (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST 2022 Politics of technoscientific futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Study of Science and Technology, Jul 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire "Espaces ouverts urbains et mobilisations environnementales : des luttes aux négociations pour les ressources de la ville"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824944v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le limon du Nil dans la production des briques rouges en Égypte et au Soudan, entre protection de l’environnement, intérêts économiques et convoitises foncières</w:t>
+                <w:t xml:space="preserve">Building the material city : the techno-political marginalization of the red brick in Cairo (Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EASST 2022 Politics of technoscientific futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Science and Technology, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824960v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism as a strategy for policy makers ? The marginalization of the red brick in Khartoum (Sudan) and Cairo (Egypt)</w:t>
+                <w:t xml:space="preserve">Le limon du Nil dans la production des briques rouges en Égypte et au Soudan, entre protection de l’environnement, intérêts économiques et convoitises foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolism studies : Materiality and relationality in the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon Studio Métabolisme of the Lyon Urban School, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824936v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism as a strategy for policy makers ? The marginalization of the red brick in Khartoum (Sudan) and Cairo (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolism studies : Materiality and relationality in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon Studio Métabolisme of the Lyon Urban School, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du moule à la norme : vers une standardisation de la ville à Khartoum (Soudan) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales "Rentrer dans le moule ?" 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie, Dec 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1715,167 +1810,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources argileuses dans la production des briques rouges en Égypte et au Soudan, entre protection de l’environnement, intérêts économiques et convoitises foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1943,51 +2038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF40CBF"/>
+    <w:nsid w:val="ABE1C44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2174,51 +2269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>