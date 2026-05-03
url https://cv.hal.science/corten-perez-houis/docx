--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -279,343 +279,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
+                <w:t xml:space="preserve">The Deserted Red Brick Factories in Greater Cairo: From One Welfare State to Another</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.27-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/134aj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488597v1</w:t>
+                <w:t xml:space="preserve">hal-04954147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relégation à l’appropriation : (re)lire la citadinité à Khartoum au prisme de la transformation matérielle, sociale et symbolique de ses périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11y01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Caire en chantier, la brique rouge en voie de disparition ?</w:t>
+                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eclosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04516646v1</w:t>
+                <w:t xml:space="preserve">hal-04488597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deserted Red Brick Factories in Greater Cairo: From One Welfare State to Another</w:t>
+                <w:t xml:space="preserve">Le Caire en chantier, la brique rouge en voie de disparition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.27-48. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/134aj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954147v1</w:t>
+                <w:t xml:space="preserve">hal-04516646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre législatif et production de briques rouges à Khartoum (Soudan) : entre protection de l’environnement et stratégies d’aménagement des espaces urbains centraux</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABE1C44F"/>
+    <w:nsid w:val="E1755F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2269,51 +2269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>