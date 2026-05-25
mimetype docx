--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -279,343 +279,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deserted Red Brick Factories in Greater Cairo: From One Welfare State to Another</w:t>
+                <w:t xml:space="preserve">De la relégation à l’appropriation : (re)lire la citadinité à Khartoum au prisme de la transformation matérielle, sociale et symbolique de ses périphéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/134aj⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11y01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954147v1</w:t>
+                <w:t xml:space="preserve">hal-04637551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relégation à l’appropriation : (re)lire la citadinité à Khartoum au prisme de la transformation matérielle, sociale et symbolique de ses périphéries</w:t>
+                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eclosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637551v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du moule à la norme : vers une standardisation des matériaux de construction et de la production de la ville à Khartoum (Soudan)</w:t>
+                <w:t xml:space="preserve">Le Caire en chantier, la brique rouge en voie de disparition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488597v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Caire en chantier, la brique rouge en voie de disparition ?</w:t>
+                <w:t xml:space="preserve">The Deserted Red Brick Factories in Greater Cairo: From One Welfare State to Another</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corten Pérez-Houis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.27-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/134aj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516646v1</w:t>
+                <w:t xml:space="preserve">hal-04954147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre législatif et production de briques rouges à Khartoum (Soudan) : entre protection de l’environnement et stratégies d’aménagement des espaces urbains centraux</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1755F21"/>
+    <w:nsid w:val="20378570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2269,51 +2269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/corten-perez-houis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6970-3279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez-Houis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04488597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corten P&#233;rez Houis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Licitra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516714v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>