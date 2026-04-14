--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -140,913 +140,913 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
+                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Verdier</w:t>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Amélie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616122v1</w:t>
+                <w:t xml:space="preserve">hal-05471043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Oenococcus oeni citrate locus expression: Role of citR and impact on acid tolerance</w:t>
+                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Theveny</w:t>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 444, pp.111437. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05275716v1</w:t>
+                <w:t xml:space="preserve">hal-04616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating Oenococcus oeni citrate locus expression: Role of citR and impact on acid tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Theveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bellanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 444, pp.111437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2025.111437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471043v1</w:t>
+                <w:t xml:space="preserve">hal-05275716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1283220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434889v1</w:t>
+                <w:t xml:space="preserve">hal-04434926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1283220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594587v1</w:t>
+                <w:t xml:space="preserve">hal-04434889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Munier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Favier</w:t>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.116016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434926v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.1181. </w:t>
@@ -1084,64 +1084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Tourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1212,913 +1212,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bordet</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648462v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648386v1</w:t>
+                <w:t xml:space="preserve">hal-03648462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding Light on the Formation and Structure of Kombucha Biofilm Using Two-Photon Fluorescence Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.725379. </w:t>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,90 +2290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological and technological parameters impacting the chemical composition and sensory quality of kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2424,103 +2424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Dynamics between Yeasts and Acetic Acid Bacteria in Kombucha: Impacts on the Chemical Composition of the Beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (7), pp.963. </w:t>
@@ -2571,90 +2571,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CtsR, the Master Regulator of Stress-Response in Oenococcus oeni, Is a Heat Sensor Interacting With ClpL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2688,51 +2688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oenococcus oeni: Queen of the cellar, nightmare of geneticists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163 (3), pp.297 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,51 +2779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes ability to survive desiccation: Influence of serotype, origin, virulence, and genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,248 +2894,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antisense RNA approach: a new application for in vivo investigation of the stress response of Oenococcus oeni, a wine-associated lactic acid bacterium</w:t>
+                <w:t xml:space="preserve">Genetically engineered Oenococcus oeni strains to highlight the impact of estA2 and estA7 esterase genes on wine ester profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Msadek</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.21 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02495-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446281v1</w:t>
+                <w:t xml:space="preserve">hal-01446229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically engineered Oenococcus oeni strains to highlight the impact of estA2 and estA7 esterase genes on wine ester profile</w:t>
+                <w:t xml:space="preserve">The antisense RNA approach: a new application for in vivo investigation of the stress response of Oenococcus oeni, a wine-associated lactic acid bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.21 - 28. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02495-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446229v1</w:t>
+                <w:t xml:space="preserve">hal-01446281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Relative Air Humidity as a Potential Means to Improve Hygiene on Surfaces: A Preliminary Approach with Listeria monocytogenes</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), </w:t>
@@ -3268,64 +3268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclopropane Fatty Acid Synthase from Oenococcus oeni: Expression in Lactococcus lactis subsp. Cremoris and Biochemical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Huong To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,90 +3385,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine-containing peptides are precursors of tyramine produced by Lactobacillus plantarum strain IR BL0076 isolated from wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3496,239 +3496,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cloning, Heterologous Expression, and Characterization of Ornithine Decarboxylase from Oenococcus oeni</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cyclopropanation of Membrane Unsaturated Fatty Acids Is Not Essential to the Acid Stress Response of Lactococcus lactis subsp. cremoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Huong To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140059v1</w:t>
+                <w:t xml:space="preserve">hal-01326108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclopropanation of Membrane Unsaturated Fatty Acids Is Not Essential to the Acid Stress Response of Lactococcus lactis subsp. cremoris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular Cloning, Heterologous Expression, and Characterization of Ornithine Decarboxylase from Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (8), pp.1309-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326108v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic amines in fermented foods</w:t>
               </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,295 +3976,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved protocol for electroporation of Oenococcus oeni ATCC BAA-1163 using ethanol as immediate membrane fluidizing agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in membrane lipid composition in ethanol- and acid-adapted Oenococcus oeni cells: characterization of the cfa gene by heterologous complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Simon Assad-Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+                <w:t xml:space="preserve">Juan Simón Assad-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
+                <w:t xml:space="preserve">Son Chu-Ky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02435.x⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (9), pp.2611-2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/016238-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663266v1</w:t>
+                <w:t xml:space="preserve">hal-03140144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in membrane lipid composition in ethanol- and acid-adapted Oenococcus oeni cells: characterization of the cfa gene by heterologous complementation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved protocol for electroporation of Oenococcus oeni ATCC BAA-1163 using ethanol as immediate membrane fluidizing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son Chu-Ky</w:t>
+                <w:t xml:space="preserve">Juan-Simon Assad-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tollot</w:t>
+                <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154 (9), pp.2611-2619. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (4), pp.333 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2007/016238-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2008.02435.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140144v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time PCR for characterizing the stress response of Oenococcus oeni in a wine-like medium</w:t>
               </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CtsR Is the Master Regulator of Stress Response Gene Expression in Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,278 +4503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for multiple levels of regulation of Oenococcus oeni clpP-clpL locus expression in response to stress.</w:t>
+                <w:t xml:space="preserve">Expression différentielle des deux gènes du locus clpP-clpL de Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.186.7.2200–2205.2003⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670232v1</w:t>
+                <w:t xml:space="preserve">hal-00895520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression différentielle des deux gènes du locus clpP-clpL de Oenococcus oeni</w:t>
+                <w:t xml:space="preserve">Evidence for multiple levels of regulation of Oenococcus oeni clpP-clpL locus expression in response to stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (1-2), pp.87-93. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (7), pp.2200-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.7.2200–2205.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895520v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes involved in the activation of the Bacillus thuringiensis inhA metalloprotease gene at the onset of sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gominet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Lereclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Agaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salamitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RheA repressor is the thermosensor of the HSP18 heat shock response in Streptomyces albus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Servant-Moisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mazodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,51 +5180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ClpB ATPase of Streptomyces albus G belongs to the HspR heat shock regulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie de Crecy-Lagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,51 +5284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hrcA, Encoding the Repressor of the groELGenes in Streptomyces albus G, Is Associated with a SeconddnaJ Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rapoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,51 +5388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of hspR , the repressor gene of the dnaK operon in Streptomyces albus G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5484,143 +5484,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuing the story of experimental evolution in Oenococcus oeni to improve its acid tolerance: study of the citrate locus expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Theveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Harmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
@@ -5649,103 +5649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,90 +6024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: impact of infusion time on extraction and investigation of their behavior during &amp;quot;fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6143,471 +6143,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773257v1</w:t>
+                <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Firmesse, O</w:t>
+                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290290v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eicher, C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+                <w:t xml:space="preserve">Coulon, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favier, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6635,1407 +6635,1299 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO-IVAS 2019</w:t>
+              <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466806v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using CRISPR/Cas platform for Genetic Modification of Commercial Saccharomyces cerevisiae strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine L. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
+              <w:t xml:space="preserve">OENO-IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150729v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO-IVAS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290022v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oenococcus oeni : advances in molecular genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150712v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+                <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290030v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290389v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150745v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de l’humidité relative pour contrôler la viabilité de Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8045,164 +7937,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8349,51 +8241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05275716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111437" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000456" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-466" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lonvaud-Funel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Simon Assad-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02435.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5614-5623.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.7.2200&#8211;2205.2003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gominet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agaisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazodier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3538" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant-Moisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01364.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01193.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.19.5129-5134.1998" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.1811563.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eicher, C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290022v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourti N" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05275716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000456" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-466" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lonvaud-Funel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Simon Assad-Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02435.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5614-5623.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.7.2200&#8211;2205.2003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gominet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agaisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazodier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3538" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant-Moisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01364.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01193.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.19.5129-5134.1998" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.1811563.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>