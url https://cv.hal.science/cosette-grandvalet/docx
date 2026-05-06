--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -542,429 +542,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
+                <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Munier</w:t>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Coulon</w:t>
+                <w:t xml:space="preserve">Marion Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Favier</w:t>
+                <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1283220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434926v1</w:t>
+                <w:t xml:space="preserve">hal-04434889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Reguant</w:t>
+                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1283220⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.116016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434889v1</w:t>
+                <w:t xml:space="preserve">hal-04594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
+                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198, pp.116016. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594587v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
               </w:r>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,429 +1346,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bordet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
               </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,248 +2894,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically engineered Oenococcus oeni strains to highlight the impact of estA2 and estA7 esterase genes on wine ester profile</w:t>
+                <w:t xml:space="preserve">The antisense RNA approach: a new application for in vivo investigation of the stress response of Oenococcus oeni, a wine-associated lactic acid bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60, pp.21 - 28. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02495-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446229v1</w:t>
+                <w:t xml:space="preserve">hal-01446281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antisense RNA approach: a new application for in vivo investigation of the stress response of Oenococcus oeni, a wine-associated lactic acid bacterium</w:t>
+                <w:t xml:space="preserve">Genetically engineered Oenococcus oeni strains to highlight the impact of estA2 and estA7 esterase genes on wine ester profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.21 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02495-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446281v1</w:t>
+                <w:t xml:space="preserve">hal-01446229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Relative Air Humidity as a Potential Means to Improve Hygiene on Surfaces: A Preliminary Approach with Listeria monocytogenes</w:t>
               </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,51 +6050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,402 +6143,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Firmesse, O</w:t>
+                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290290v1</w:t>
+                <w:t xml:space="preserve">hal-03773257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773257v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
@@ -7167,97 +7167,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290030v1</w:t>
+                <w:t xml:space="preserve">hal-05290385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
@@ -7275,73 +7275,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290385v1</w:t>
+                <w:t xml:space="preserve">hal-05290030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of relative fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
               </w:r>
@@ -7442,256 +7442,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150745v1</w:t>
+                <w:t xml:space="preserve">hal-05290389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of relative humidity fluctuations to kill foodborne pathogen Listeria monocytogenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290389v1</w:t>
+                <w:t xml:space="preserve">hal-03150745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise de l’humidité relative pour contrôler la viabilité de Listeria monocytogenes</w:t>
               </w:r>
@@ -8241,51 +8241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05275716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000456" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-466" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lonvaud-Funel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Simon Assad-Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02435.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5614-5623.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.7.2200&#8211;2205.2003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gominet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agaisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazodier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3538" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant-Moisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01364.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01193.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.19.5129-5134.1998" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.1811563.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05275716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03338898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725379" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02874689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12574" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02921242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9070963" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000456" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148418" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Huong To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1143-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-466" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lonvaud-Funel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.218" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01201608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04032.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sim&#243;n Assad-Garc&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Chu-Ky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tollot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2007/016238-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Simon Assad-Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2008.02435.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beltramo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.07.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZVCV8W7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.16.5614-5623.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.7.2200&#8211;2205.2003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679315v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gominet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Lereclus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696391v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Agaisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mazodier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.7.3538" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140074v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie de Crecy-Lagard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant-Moisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01364.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01193.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140129v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rapoport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.19.5129-5134.1998" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140133v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.1811563.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466806v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eicher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L. Klein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290087v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290323v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290118v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>