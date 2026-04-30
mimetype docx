--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -3315,51 +3315,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3463,391 +3463,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Cumulant Extension of Quasi-Linkage Equilibrium</w:t>
+                <w:t xml:space="preserve">Replica Theory of Spherical Boltzmann Machine Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Shimagaki</w:t>
+                <w:t xml:space="preserve">Thomas Tulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Pastore</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05321646v1</w:t>
+                <w:t xml:space="preserve">hal-05596208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Brain and Behavior States in Zebrafish Larvae Locomotion using Hidden Markov Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattéo Dommanget-Kott</w:t>
+                <w:t xml:space="preserve">A High-Order Cumulant Extension of Quasi-Linkage Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Shimagaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Coraggioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volker Bormuth</w:t>
+                <w:t xml:space="preserve">Mauro Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04445557v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05321646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica symmetry breaking and clustering phase transitions in undersampled restricted Boltzmann machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Brain and Behavior States in Zebrafish Larvae Locomotion using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dommanget-Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tulinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Cocco</w:t>
+                <w:t xml:space="preserve">Monica Coraggioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Bormuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447899v1</w:t>
+                <w:t xml:space="preserve">hal-04445557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Replica symmetry breaking and clustering phase transitions in undersampled restricted Boltzmann machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deep Tempering with Nested Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3875,65 +3976,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4001,51 +4102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90CB4B92"/>
+    <w:nsid w:val="BB307F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4232,51 +4333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cossio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4476-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28327607X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fernandezdecossiodiaz_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Leonardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05823-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Dustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Le&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Barton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liel Cohen-Lavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Karnaukhov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2023.100024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pereiro-Morejon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105450" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222010908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Boggiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pietzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Brunton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2523-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Perera-Negrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78496-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vazquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45882-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26724-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005835" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03342-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14071-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio Diaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Buchleitner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.180601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301296a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4079-1_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dommanget-Kott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bormuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05321646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shimagaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pastore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445557v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tulinski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cossio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4476-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28327607X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fernandezdecossiodiaz_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Leonardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05823-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Dustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Le&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Barton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liel Cohen-Lavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Karnaukhov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2023.100024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pereiro-Morejon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105450" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222010908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Boggiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pietzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Brunton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2523-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Perera-Negrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78496-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vazquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45882-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26724-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005835" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03342-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14071-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio Diaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Buchleitner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.180601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301296a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4079-1_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dommanget-Kott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bormuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596208v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tulinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05321646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shimagaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pastore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445557v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>