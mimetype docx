--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">fernandezdecossiodiaz_j_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yPBUaRkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -219,2869 +240,2869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing molecular RNA switches with Restricted Boltzmann machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Lyonnet Du Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Gioacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-66265-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised modeling of mutational landscapes of adeno-associated viruses viability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inference and design of antibody specificity: From experiments to models and back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Uguzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pagnani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nizak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-024-05823-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (10), pp.e1012522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733979v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference and design of antibody specificity: From experiments to models and back</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised modeling of mutational landscapes of adeno-associated viruses viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Uguzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012522⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-024-05823-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778023v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of annealed protein fitness landscapes with AnnealDCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Uguzzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (2), pp.e1011812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEK293 producing the extracellular domain HER1: Full datasets of continuous fermentation process and metabolites analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandra Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Dustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalet León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.109604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking solutions to the T-cell receptor epitope prediction problem: IMMREP22 workshop report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Meysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liel Cohen-Lavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Karnaukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImmunoInformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.100024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuno.2023.100024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Representations in Restricted Boltzmann Machines without Adversaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.021003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.021003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transfer-learning approach to predict antigen immunogenicity and T-cell receptor specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Gioacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.e.85126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.85126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple steady states and metabolic switches in continuous cultures of HEK293: Experimental evidences and metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandra Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Dustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalet León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 198, pp.109010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2023.109010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of metabolic fluxes in nutrient-limited continuous cultures: A Maximum Entropy approach with the minimum information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Pereiro-Morejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (12), pp.105450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMaLa: Analysis of Directed Evolution Experiments via Annealed Mutational Approximated Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Uguzzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (20), pp.10908. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222010908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐silico media optimization for continuous cultures using genome scale metabolic networks: The case of CHO‐K1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Pérez-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammy Boggiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalet León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (5), pp.1884-1897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.27704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formate induces a metabolic switch in nucleotide and energy metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Inference of Protein Fitness Landscape from Deep Mutational Scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Uguzzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagnani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-020-2523-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.318-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734134v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical mechanics of interacting metabolic networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A self-consistent probabilistic formulation for inference of interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Mulet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Perera-Negrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.042401⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.21435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78496-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734133v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent probabilistic formulation for inference of interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formate induces a metabolic switch in nucleotide and energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Oizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Tait-Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Perera-Negrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Pietzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Brunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78496-8⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-020-2523-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734130v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Inference of Protein Fitness Landscape from Deep Mutational Scan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical mechanics of interacting metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pagnani</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.042401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.042401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04734128v1</w:t>
+                <w:t xml:space="preserve">hal-04734133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum entropy and population heterogeneity in continuous cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell population heterogeneity driven by stochastic partition and growth optimality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.9406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-45882-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical model of cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.8349. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26724-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing steady states of genome-scale metabolic networks in continuous cell cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microenvironmental cooperation promotes early spread and bistability of a Warburg-like phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005835⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03342-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734141v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironmental cooperation promotes early spread and bistability of a Warburg-like phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Limits of aerobic metabolism in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberto Mulet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.3103. </w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03342-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14071-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734143v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of aerobic metabolism in cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterizing steady states of genome-scale metabolic networks in continuous cell cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexei Vazquez</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalet Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14071-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (11), pp.e1005835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734142v1</w:t>
+                <w:t xml:space="preserve">hal-04734141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimally Designed Quantum Transport across Disordered Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Walschaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Buchleitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (18), pp.180601. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2013, 111 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.180601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734147v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimally Designed Quantum Transport across Disordered Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Walschaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Buchleitner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (18), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+              <w:t xml:space="preserve">, 2013, 111 (18), pp.180601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.180601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037452v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Isotopic Peak Center-Mass Distribution by Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (16), pp.7052-7056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac301296a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3091,137 +3112,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Sampling with Stacked Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Learning Representations (ICLR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3231,810 +3252,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Modeling of RNA Sequence Families with Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2847, Springer US, pp.163-175, 2025, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4079-1_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-individual translation of spontaneous zebrafish brain activity through a shared latent representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dommanget-Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Debrégeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Bormuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replica Theory of Spherical Boltzmann Machine Ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Order Cumulant Extension of Quasi-Linkage Equilibrium</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spherical Boltzmann machines: a solvable theory of learning and generation in energy-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Shimagaki</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">cea-05321646v1</w:t>
+                <w:t xml:space="preserve">hal-05622396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Brain and Behavior States in Zebrafish Larvae Locomotion using Hidden Markov Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A High-Order Cumulant Extension of Quasi-Linkage Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Shimagaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Coraggioso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volker Bormuth</w:t>
+                <w:t xml:space="preserve">Mauro Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Monasson</w:t>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04445557v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05321646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica symmetry breaking and clustering phase transitions in undersampled restricted Boltzmann machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linking Brain and Behavior States in Zebrafish Larvae Locomotion using Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dommanget-Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Coraggioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Bormuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447899v1</w:t>
+                <w:t xml:space="preserve">hal-04445557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Replica symmetry breaking and clustering phase transitions in undersampled restricted Boltzmann machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deep Tempering with Nested Restricted Boltzmann Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Fernandez-De-Cossio-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Monasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4102,51 +4224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB307F8F"/>
+    <w:nsid w:val="C70F016E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4333,51 +4455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cossio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4476-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28327607X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fernandezdecossiodiaz_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Leonardis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05823-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sesta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011812" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Dustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Le&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109604" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Barton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liel Cohen-Lavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Karnaukhov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2023.100024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pereiro-Morejon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105450" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222010908" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Boggiano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pietzke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Brunton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2523-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Perera-Negrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78496-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vazquez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45882-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26724-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005835" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03342-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14071-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio Diaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Buchleitner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.180601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301296a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734117v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4079-1_11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dommanget-Kott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bormuth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596208v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tulinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05321646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shimagaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pastore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445557v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cossio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4476-805X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/28327607X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/fernandezdecossiodiaz_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yPBUaRkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio-Diaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Gioacchino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66265-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778023v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Uguzzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ricard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Anselmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nizak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012522" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Leonardis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05823-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sesta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandra Calzadilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Dustet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Le&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109604" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Meysman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Barton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bravi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liel Cohen-Lavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Karnaukhov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuno.2023.100024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Cocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.021003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Walczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2023.109010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pereiro-Morejon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105450" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222010908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Boggiano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27704" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Perera-Negrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78496-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Oizel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tait-Mulder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pietzke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Brunton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-020-2523-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.042401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006823" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vazquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45882-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26724-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03342-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14071-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalet Leon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037452v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Walschaers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fernandez-De-Cossio Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Buchleitner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.180601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301296a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4079-1_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dommanget-Kott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Debr&#233;geas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bormuth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596208v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tulinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622396v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05321646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Shimagaki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pastore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445557v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Coraggioso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>