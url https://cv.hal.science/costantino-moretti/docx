--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1524,303 +1524,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Picturing the Buddhist Hells in Dunhuang Murals: Iconic and Descriptive Scenes of the Netherworld in Sutra Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dunhuang Studies Conference, University of Cambridge, UK, April 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ornamental signs and structural marks in Dunhuang Buddhist manuscripts of the “Pelliot chinois” collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Buddhist Scribal Practices in a Transcultural Perspective: Ornamental and Structural Symbols and Highlighter Marks in Indo-Tibetan and Central-Asian Manuscript Cultures, EFEO, Paris, November 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Picturing the Buddhist Hells in Dunhuang Murals: Iconic and Descriptive Scenes of the Netherworld in Sutra Representations</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunhuang Manuscript P.2381: Layout and Formal Characteristics of a Chinese Dharmapâda in Manuscript Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dunhuang Studies Conference, University of Cambridge, UK, April 17-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference Manuscript Culture and Multiculturalism on the Silk Road, Fudan University, Shanghai, June 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal Notes on the Layout and Textual Organization of Dunhuang Buddhist Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Talk, Zhejiang University, Hangzhou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109003v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing Buddhist Manuscripts (and Textual Alterations) in Medieval China: Reflections on Scriptural Transmission and Textual Corruption Processes with a Focus on Dunhuang Material</w:t>
               </w:r>
@@ -2007,165 +2007,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes on the Layout of Early Dunhuang Copies of the Faju jing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, International Conference on the 1400th anniversary of the Tang’s Capital: Chang’an – Dream-lingering Silk Road, Shaanxi Normal University, Xi’an, 17-19 June 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philological and Codicological Notes on a Buddhist Cosmological Chart in the Dunhuang Manuscript Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Buddhist Manuscript Cultures, University of Cambridge, UK, August 30-31, 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109059v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornamental Marks in Dunhuang Buddhist Manuscripts</w:t>
               </w:r>
@@ -2214,165 +2214,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Merit-making, Fasting, and other Remedies in Buddhist Medieval Apocrypha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 Dunhuang Forum: Inheritance and Innovation—An International Conference on Dunhuang and the Silk Road in Memory of the 100th Anniversary of the Birth of Mr. Duan Wenjie, Dunhuang, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Dunhuang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes on the Layout of Early Dunhuang Manuscripts containing Buddhist Stanzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th EASCM meeting Chinese Manuscripts from Bamboo Slips to Buddhist Scrolls: Forms and Practices, Continuities and Innovations, University of Cambridge, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109080v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Mistakes: Notes on Scribal Errors, Corrections, and other “Paratextual” Elements found in Dunhuang Buddhist Manuscripts</w:t>
               </w:r>
@@ -2559,165 +2559,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preta Categories in a Sixth Century Buddhist Summa Theologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numata Buddhist Studies Reading Group, University of Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Buddhist Apocryphal Traditions from Dunhuang to Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international meeting Archaeology and Art, Text and History: New Perspectives on Silk Road Research, 21-23 July 2016, Shaanxi Normal University, Xi’an, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109095v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmological and Apocryphal Hell Descrip¬tions in Medieval Buddhist Literature</w:t>
               </w:r>
@@ -2766,303 +2766,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Book Production for Merit-making and Other Non-textual Uses in Buddhist Medieval China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop Books as Material and Symbolic Artifacts in Religious Book Cultures, 28 &amp; 29 May 2015, Center for Religious Studies, Ruhr University, Bochum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewarding virtue and punishing sin during the “Eight Royal Days”: Chinese ways of fasting as represented in fifth century Buddhist apocrypha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sinification of Buddhist Practices in Early Medieval China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The British Inter-University China Centre (BICC), Apr 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listing and shelving the Dharma in Medieval China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordering Knowledge: Listing, Shelving, and Structuring Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Dual Reading of Codicological Issues concerning Newly Discovered Manuscripts from Shende Temple and Dunhuang Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Talk, Faculty of Asian and Middle Eastern Studies, University of Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109109v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persecution of Buddhism and Production of Apocrypha under the Northern Wei Dynasty</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>