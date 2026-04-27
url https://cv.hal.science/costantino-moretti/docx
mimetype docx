--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -365,301 +365,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu sur Cheeyun Lilian Kwon, Efficacious Underworld : The Evolution of Ten Kings Paintings in Medieval China and Korea, Honolulu, University of Hawai‘i Press, 2019</w:t>
-[...64 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Thomas Jülch, The Zhenzheng lun by Xuanyi. A Buddhist Apologetic Scripture of Tang China, Sankt Augustin : Institut Monumenta Serica (Monumenta Serica Monograph Series, 70), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03110712v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Cheeyun Lilian Kwon, Efficacious Underworld : The Evolution of Ten Kings Paintings in Medieval China and Korea, Honolulu, University of Hawai‘i Press, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenes of Hell and Damnation in Dunhuang Murals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.5-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02512476v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dunhuang Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03108950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Eight Sufferings&amp;quot; and the Medical Metaphor in the Sūtra of the Five Kings</w:t>
               </w:r>
@@ -1054,392 +1054,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les registres surimposés de deux copies anciennes du Dharmapāda</w:t>
+                <w:t xml:space="preserve">Techniques de repérage dans un recueil d’interprétations de termes bouddhiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.207-213, 2014</w:t>
+              <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649467v1</w:t>
+                <w:t xml:space="preserve">halshs-01146275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation du texte et du commentaire dans le Traité de la grande vertu de sagesse</w:t>
+                <w:t xml:space="preserve">Les registres surimposés de deux copies anciennes du Dharmapāda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.207-213, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146270v1</w:t>
+                <w:t xml:space="preserve">hal-01649467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes et Catégories doctrinales du Traité des étapes de la pratique du Yoga</w:t>
+                <w:t xml:space="preserve">L’organisation du texte et du commentaire dans le Traité de la grande vertu de sagesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146274v1</w:t>
+                <w:t xml:space="preserve">halshs-01146270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les copies signées du Sūtra d’Amitāyus</w:t>
+                <w:t xml:space="preserve">Notes et Catégories doctrinales du Traité des étapes de la pratique du Yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146269v1</w:t>
+                <w:t xml:space="preserve">halshs-01146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de repérage dans un recueil d’interprétations de termes bouddhiques</w:t>
+                <w:t xml:space="preserve">Les copies signées du Sūtra d’Amitāyus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146275v1</w:t>
+                <w:t xml:space="preserve">halshs-01146269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and Invisible Codicological Elements in Manuscript Copies of Commentaries on the Yogacārabhūmi-śāstra from Dunhuang</w:t>
               </w:r>
@@ -1524,510 +1524,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mistakes and Misinterpretations in the Transmission of the Dharma: Sundry Notes with a focus on Dunhuang Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference L’Inde et l’Asie centrale au 1er millénaire, Collège de France, June 5-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing the Buddhist Doctrine in Conceptual and Physical Space: Listing, Collecting and Shelving Criteria in Medieval China, with a focus on Sûtra Catalogs and Dunhuang Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Dunhuang and Cultural Contact Along the Silk Road, Oriental Collection of the Library of the Hungarian Academy of Sciences, Budapest, May 2-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Picturing the Buddhist Hells in Dunhuang Murals: Iconic and Descriptive Scenes of the Netherworld in Sutra Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dunhuang Studies Conference, University of Cambridge, UK, April 17-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornamental signs and structural marks in Dunhuang Buddhist manuscripts of the “Pelliot chinois” collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Buddhist Scribal Practices in a Transcultural Perspective: Ornamental and Structural Symbols and Highlighter Marks in Indo-Tibetan and Central-Asian Manuscript Cultures, EFEO, Paris, November 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunhuang Manuscript P.2381: Layout and Formal Characteristics of a Chinese Dharmapâda in Manuscript Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Manuscript Culture and Multiculturalism on the Silk Road, Fudan University, Shanghai, June 14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal Notes on the Layout and Textual Organization of Dunhuang Buddhist Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Talk, Zhejiang University, Hangzhou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing Buddhist Manuscripts (and Textual Alterations) in Medieval China: Reflections on Scriptural Transmission and Textual Corruption Processes with a Focus on Dunhuang Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Talk, University of Oxford, Oriental Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03108995v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the Layout of Early Dunhuang Copies of the Faju jing</w:t>
               </w:r>
@@ -2490,648 +2490,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cosmological and Apocryphal Hell Descrip¬tions in Medieval Buddhist Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International meeting Journeys across the realm of the Dead: Narratives, rituals and images, 19 &amp; 20 May 2016, Inalco, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preta Categories in a Sixth Century Buddhist Summa Theologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numata Buddhist Studies Reading Group, University of Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist Apocryphal Traditions from Dunhuang to Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international meeting Archaeology and Art, Text and History: New Perspectives on Silk Road Research, 21-23 July 2016, Shaanxi Normal University, Xi’an, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preventive Morality and “Last Resort” Buddhist Devotion in Chinese Medieval Apocrypha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numata Buddhist Studies Lectures, McMaster University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Preta Categories in a Sixth Century Buddhist Summa Theologica</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persecution of Buddhism and Production of Apocrypha under the Northern Wei Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numata Buddhist Studies Reading Group, University of Toronto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">China Research Seminar, Faculty of Asian and Middle Eastern Studies, University of Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Buddhist Apocryphal Traditions from Dunhuang to Japan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listing and shelving the Dharma in Medieval China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international meeting Archaeology and Art, Text and History: New Perspectives on Silk Road Research, 21-23 July 2016, Shaanxi Normal University, Xi’an, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Ordering Knowledge: Listing, Shelving, and Structuring Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Production for Merit-making and Other Non-textual Uses in Buddhist Medieval China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop Books as Material and Symbolic Artifacts in Religious Book Cultures, 28 &amp; 29 May 2015, Center for Religious Studies, Ruhr University, Bochum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewarding virtue and punishing sin during the “Eight Royal Days”: Chinese ways of fasting as represented in fifth century Buddhist apocrypha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sinification of Buddhist Practices in Early Medieval China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The British Inter-University China Centre (BICC), Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Reading of Codicological Issues concerning Newly Discovered Manuscripts from Shende Temple and Dunhuang Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Talk, Faculty of Asian and Middle Eastern Studies, University of Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109109v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apocryphes bouddhiques du Ve siècle retrouvés à Dunhuang (敦煌五世紀佛教疑偽經寫本)</w:t>
               </w:r>
@@ -3467,151 +3467,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Stephen F. Teiser and Jacqueline I. Stone, Readings of the Lotus Sūtra, New York : Columbia University Press, 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Hurvitz Leon, Scripture of the Lotus Blossom of the Fine Dharma (The Lotus Sutra), New York: Columbia University Press, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744632v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Wilt L. Idema, Personal Salvation and Filial Piety, Two Precious Scroll Narratives of Guanyin and Her Acolytes, University of Hawai'i Press, 2008.</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>