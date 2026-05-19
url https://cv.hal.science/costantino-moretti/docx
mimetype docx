--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -365,301 +365,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Cheeyun Lilian Kwon, Efficacious Underworld : The Evolution of Ten Kings Paintings in Medieval China and Korea, Honolulu, University of Hawai‘i Press, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Thomas Jülch, The Zhenzheng lun by Xuanyi. A Buddhist Apologetic Scripture of Tang China, Sankt Augustin : Institut Monumenta Serica (Monumenta Serica Monograph Series, 70), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dunhuang Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03108950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenes of Hell and Damnation in Dunhuang Murals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts Asiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.5-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512476v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-03108950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Eight Sufferings&amp;quot; and the Medical Metaphor in the Sūtra of the Five Kings</w:t>
               </w:r>
@@ -1054,392 +1054,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de repérage dans un recueil d’interprétations de termes bouddhiques</w:t>
+                <w:t xml:space="preserve">Les registres surimposés de deux copies anciennes du Dharmapāda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.207-213, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146275v1</w:t>
+                <w:t xml:space="preserve">hal-01649467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les registres surimposés de deux copies anciennes du Dharmapāda</w:t>
+                <w:t xml:space="preserve">L’organisation du texte et du commentaire dans le Traité de la grande vertu de sagesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.207-213, 2014</w:t>
+              <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649467v1</w:t>
+                <w:t xml:space="preserve">halshs-01146270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation du texte et du commentaire dans le Traité de la grande vertu de sagesse</w:t>
+                <w:t xml:space="preserve">Notes et Catégories doctrinales du Traité des étapes de la pratique du Yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146270v1</w:t>
+                <w:t xml:space="preserve">halshs-01146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes et Catégories doctrinales du Traité des étapes de la pratique du Yoga</w:t>
+                <w:t xml:space="preserve">Les copies signées du Sūtra d’Amitāyus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146274v1</w:t>
+                <w:t xml:space="preserve">halshs-01146269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les copies signées du Sūtra d’Amitāyus</w:t>
+                <w:t xml:space="preserve">Techniques de repérage dans un recueil d’interprétations de termes bouddhiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible. La mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des Hautes Études Chinoises, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146269v1</w:t>
+                <w:t xml:space="preserve">halshs-01146275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and Invisible Codicological Elements in Manuscript Copies of Commentaries on the Yogacārabhūmi-śāstra from Dunhuang</w:t>
               </w:r>
@@ -1524,510 +1524,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ornamental signs and structural marks in Dunhuang Buddhist manuscripts of the “Pelliot chinois” collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop Buddhist Scribal Practices in a Transcultural Perspective: Ornamental and Structural Symbols and Highlighter Marks in Indo-Tibetan and Central-Asian Manuscript Cultures, EFEO, Paris, November 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picturing the Buddhist Hells in Dunhuang Murals: Iconic and Descriptive Scenes of the Netherworld in Sutra Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dunhuang Studies Conference, University of Cambridge, UK, April 17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunhuang Manuscript P.2381: Layout and Formal Characteristics of a Chinese Dharmapâda in Manuscript Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference Manuscript Culture and Multiculturalism on the Silk Road, Fudan University, Shanghai, June 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marginal Notes on the Layout and Textual Organization of Dunhuang Buddhist Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited Talk, Zhejiang University, Hangzhou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producing Buddhist Manuscripts (and Textual Alterations) in Medieval China: Reflections on Scriptural Transmission and Textual Corruption Processes with a Focus on Dunhuang Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited Talk, University of Oxford, Oriental Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03108995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mistakes and Misinterpretations in the Transmission of the Dharma: Sundry Notes with a focus on Dunhuang Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference L’Inde et l’Asie centrale au 1er millénaire, Collège de France, June 5-6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing the Buddhist Doctrine in Conceptual and Physical Space: Listing, Collecting and Shelving Criteria in Medieval China, with a focus on Sûtra Catalogs and Dunhuang Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Dunhuang and Cultural Contact Along the Silk Road, Oriental Collection of the Library of the Hungarian Academy of Sciences, Budapest, May 2-3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109040v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">halshs-03108995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes on the Layout of Early Dunhuang Copies of the Faju jing</w:t>
               </w:r>
@@ -2490,648 +2490,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preventive Morality and “Last Resort” Buddhist Devotion in Chinese Medieval Apocrypha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numata Buddhist Studies Lectures, McMaster University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Hamilton, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preta Categories in a Sixth Century Buddhist Summa Theologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numata Buddhist Studies Reading Group, University of Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhist Apocryphal Traditions from Dunhuang to Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international meeting Archaeology and Art, Text and History: New Perspectives on Silk Road Research, 21-23 July 2016, Shaanxi Normal University, Xi’an, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cosmological and Apocryphal Hell Descrip¬tions in Medieval Buddhist Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting Journeys across the realm of the Dead: Narratives, rituals and images, 19 &amp; 20 May 2016, Inalco, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Preta Categories in a Sixth Century Buddhist Summa Theologica</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dual Reading of Codicological Issues concerning Newly Discovered Manuscripts from Shende Temple and Dunhuang Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numata Buddhist Studies Reading Group, University of Toronto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Invited Talk, Faculty of Asian and Middle Eastern Studies, University of Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Buddhist Apocryphal Traditions from Dunhuang to Japan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Production for Merit-making and Other Non-textual Uses in Buddhist Medieval China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international meeting Archaeology and Art, Text and History: New Perspectives on Silk Road Research, 21-23 July 2016, Shaanxi Normal University, Xi’an, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">International workshop Books as Material and Symbolic Artifacts in Religious Book Cultures, 28 &amp; 29 May 2015, Center for Religious Studies, Ruhr University, Bochum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Preventive Morality and “Last Resort” Buddhist Devotion in Chinese Medieval Apocrypha</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rewarding virtue and punishing sin during the “Eight Royal Days”: Chinese ways of fasting as represented in fifth century Buddhist apocrypha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numata Buddhist Studies Lectures, McMaster University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">The Sinification of Buddhist Practices in Early Medieval China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The British Inter-University China Centre (BICC), Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listing and shelving the Dharma in Medieval China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordering Knowledge: Listing, Shelving, and Structuring Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persecution of Buddhism and Production of Apocrypha under the Northern Wei Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Research Seminar, Faculty of Asian and Middle Eastern Studies, University of Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03109021v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-03109109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apocryphes bouddhiques du Ve siècle retrouvés à Dunhuang (敦煌五世紀佛教疑偽經寫本)</w:t>
               </w:r>
@@ -3467,151 +3467,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00747630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur Hurvitz Leon, Scripture of the Lotus Blossom of the Fine Dharma (The Lotus Sutra), New York: Columbia University Press, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Stephen F. Teiser and Jacqueline I. Stone, Readings of the Lotus Sūtra, New York : Columbia University Press, 2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744638v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur Wilt L. Idema, Personal Salvation and Filial Piety, Two Precious Scroll Narratives of Guanyin and Her Acolytes, University of Hawai'i Press, 2008.</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108923v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146247v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dr&#232;ge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02515863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bowring" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fi&#233;v&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146275v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109070v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146289v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>