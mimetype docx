--- v0 (2026-04-02)
+++ v1 (2026-05-21)
@@ -94,108 +94,129 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">costeasimion2012gmailcom</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0002-9751-9225</w:t>
+          <w:t xml:space="preserve">0009-0005-2964-4090</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">178734934</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3DydbSYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000356061972</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">JWP-3111-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -204,891 +225,1719 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisation, State Antisemitism, and Diplomatic Perceptions in Europe: The Goga–Cuza Government (1937–1938) through Belgian Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE ROLE OF CIVIL SOCIETY IN FIGHTING DISINFORMATION: SUCCESSES, FAILURES, AND FUTURE DIRECTIONS IN ROMANIA IN THE EU CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilie Florin Ceușan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPOLITY Continuity and Change in European Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25019/europolity.2025.19.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Reflections for the EU and Its Neighbours in an Era of AI Transformation and Multi-Level Geopolitical Pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23/2025, pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18061650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolic Anglo-Orthodox Unity Efforts in Multicultural Societies: The 1930 Lambeth Negotiations and Moscow's Opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21/2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35802.86725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Din istoria Tîrgu-Mureșului: aspecte ale evoluției sale politico-sociale, demografice și economice în perioada 1944-1989.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuarul Arhivelor Mureșene </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3/2004 (3/2004), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16505137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspecte ale instaurării puterii comuniste în România. Rolul Frontului Plugarilor în judeţul Mureş (1944–1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apulum : arheologie, istorie, etnografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2/2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16999380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Falsified Elections of 1946 in Mureș County</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Angustia.Istorie” (Muzeul Carpaţilor Răsăriteni, Sf. Gheorghe). ISSN 1454-8275.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5/2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16150368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alegerile falsificate din 1946 în judeţul Mureş</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Angustia.Istorie” (Muzeul Carpaţilor Răsăriteni, Sf. Gheorghe). ISSN 1454-8275.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5/ 2000, pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16150368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Political Options of the Electors in Mureș, Odorhei, Ciuc, and Trei Scaune Counties in the 1946 Elections as Reflected by Secret Communist Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simion Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquia. Journal of Central European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, V–VII, 1998–2000 (V–VII, 1998–2000), pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16999180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco-Tunisian Freemasonry – A Bold Scientific Contribution to Universal History, Accomplished by the Great Historian Hédi Saïdi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strategic Partnerships and Civil Society: The EU-Australia Free Trade Agreement in an Evolving Geopolitical Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Costea, Simion. 2025. La franc-maçonnerie franco-tunisienne – Une contribution scientifique audacieuse à l’histoire universelle, réalisée par le grand hHISTOIRE ET MEMOIRES / History and Memories, Colloque international en hommage au Prof Hedi SAIDI, BOOK OF ABSTRACTS, SOUSSE UNIVERSITY, TUNISIA, 17 APRIL 2025.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15987238⟩</w:t>
+              <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TARGU-MURES, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15973905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166279v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Franco-Tunisian Freemasonry – A Bold Scientific Contribution to Universal History, Accomplished by the Great Historian Hédi Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15976502⟩</w:t>
+              <w:t xml:space="preserve">Costea, Simion. 2025. La franc-maçonnerie franco-tunisienne – Une contribution scientifique audacieuse à l’histoire universelle, réalisée par le grand hHISTOIRE ET MEMOIRES / History and Memories, Colloque international en hommage au Prof Hedi SAIDI, BOOK OF ABSTRACTS, SOUSSE UNIVERSITY, TUNISIA, 17 APRIL 2025.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOUSSE UNIVERSITY, Apr 2025, SOUSSE - TUNISIE, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15987238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165820v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Commission's Criteria and Support Measures for national parliaments as Functioning Democratic Institutions in EU Enlargement countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Zaharagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMFST, 2025, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15973496⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15976502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165559v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Partnerships and Civil Society: The EU-Australia Free Trade Agreement in an Evolving Geopolitical Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The European Commission's Criteria and Support Measures for national parliaments as Functioning Democratic Institutions in EU Enlargement countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats. Jean Monnet International CONFERENCE. UMFST Targu-Mures. 17 January 2025 https://eusecurity.eu/event/, DOI: 10.13140/RG.2.2.20703.37284</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, TARGU-MURES, Romania. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15973905⟩</w:t>
+              <w:t xml:space="preserve">, UMFST, 2025, TARGU-MURES, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15973496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165548v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noua metodologie privind extinderea Uniunii Europene în contextul războiului hibrid / The new methodology of the EU Enlargement in the context of hybrid warfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZILELE ACADEMICE CLUJENE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, “Gheorghe Şincai” Institute of Social and Humanistic Research of the Romanian Academy, 2024, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16113115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Global Economic Collaboration and Détente: Pierre Harmel's Moscow Visit, July 24-25, 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization, Intercultural Dialogue and National Identity (GIDNI 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, “Gheorghe Şincai” Institute for Social Sciences and Humanities, Romanian Academy, Targu-Mures, 18-19 May 2024, 2024, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Global Economic Collaboration and Détente: Pierre Harmel's Moscow Visit, July 24-25, 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization, Intercultural Dialogue and National Identity (GIDNI 11),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, “Gheorghe Şincai” Institute for Social Sciences and Humanities, Romanian Academy, Targu-Mures, 18-19 May 2024, 2024, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Perspectives on the EU's Criteria for Candidate Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: Communication, Context, Interdisciplinarity (CCI 8). The “Gheorghe Şincai” Institute for Social Sciences and Humanities, Romanian Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16052034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BRICS PLUS Enlargement Summit (2023) and the Kremlin Propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LITERATURE, DISCOURSE AND MULTICULTURAL DIALOGUE (LDMD 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ,,Gheorghe Șincai” Institute for Social Sciences and the Humanities of the Romanian Academy, Alpha Institute, „Cantemir” University, 2023, TARGU-MURES, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16108395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1098,1582 +1947,1582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22/2025 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22/2025, pp.174, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36685.14562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">21/2024 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.18003.28969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20/2023 L'Europe unie. EU Law and Politics at the Crossroads: Navigating the Complexities of AI, Digitalization, Data Protection, Security, and Radicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20/2023, pp.152, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.33225.52329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19/2023 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19/2023, pp.120, 2023, 19/2023 L'EUROPE UNIE/UNITED EUROPE, PARIS, The EU foreign and security dilemmas in a challenging world : LʹEurope unie/United Europe / coord.: dr. Mihaela Daciana Natea, dr. Simion Costea. - Cluj- Napoca : Napoca Star, 2023 ISBN 978-606-062-711-1, 19/2023 L'Europe unie SPECIAL volume, 147 pages, PARIS: Print ISSN: 0248-2851 PRINT ISSN 2780-8173, On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.21481.47207,, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21481.47207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18 /2022 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18/2022, 2022, 18 /2022 L'EUROPE UNIE /UNITED EUROPE, PARIS, 18/2022, Print ISSN: 0248-2851, Print ISSN: 2780-8173, On line ISSN: 2743-4052, Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, DOI: 10.13140/RG.2.2.25784.05122, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.25784.05122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17/2021 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17/2021, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.34028.48007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16/2020 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2020, 16/2020 L'EUROPE UNIE /UNITED EUROPE, PARIS, No-16/2020, Print ISSN: 0248-2851, On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, DOI: 10.13140/RG.2.2.29873.49761, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29873.49761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15/2019 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2019, 15/2019 L'EUROPE UNIE / United Europe, Paris, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI:10.13140/RG.2.2.23097.68966, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23097.68966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14/2019 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2019, 14/2019 L'EUROPE UNIE / United Europe, Paris, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.13096.28160, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.13096.28160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12/2018 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, 2018, 12/2018 L'EUROPE UNIE / UNITED EUROPE, PARIS, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052, DOI: 10.13140/RG.2.2.21222.74565, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21222.74565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">13/ 2018-L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2018, 13/ 2018-L'EUROPE UNIE / United Europe, Paris, 13/ 2018, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.31551.21927, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.31551.21927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11/ 2017 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23749.77287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">9-10 /2015-2016 L'EUROPE UNIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9-10, 2016, 9-10 /2015-2016 L'EUROPE UNIE / UNITED EUROPE, PARIS, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.24001.47206, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24001.47206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-8/2014 L'Europe Unie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7-8, 2014, 7-8/2014 L'Europe Unie /UNITED EUROPE, PARIS, Nr.7-8 2014, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, DOI: 10.13140/RG.2.2.24473.33127, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24473.33127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6/2012 L'Europe Unie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2012, 6/2012 L'Europe Unie / UNITED EUROPE, PARIS, Nr.6/2012, ISSN Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.29454.06727, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29454.06727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5/2011 L'Europe Unie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5/2011, https://www.ceeol.com/search/journal-detail?id=1955, https://leuropeunie.com/archive/, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11051.55846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-4/ 2009-2010, L'Europe Unie /UNITED EUROPE, PARIS, Nr.3-4 2009-2010, Print ISSN: 0248-2851, Print ISSN: 2780-8173, On line ISSN: 2743-4052, Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, DOI: 10.13140/RG.2.2.35378.52166, https://www.ceeol.com/search/journal-detail?id=1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-4, 2010, 3-4/ 2009-2010, L'Europe Unie /UNITED EUROPE, PARIS, Nr.3-4 2009-2010, Print ISSN: 0248-2851, Print ISSN: 2780-8173, On line ISSN: 2743-4052, Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, DOI: 10.13140/RG.2.2.35378.52166, https://www.ceeol.com/search/journal-detail?id=1955, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35378.52166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2/2008 L'Europe Unie / UNITED EUROPE, PARIS, Nr.2-2008, Print ISSN: 0248-2851, Print ISSN: 2780-8173, On line ISSN: 2743-4052, Linking ISSN (ISSN-L): 2743-4052 EAN: 99782749700519, DOI: 10.13140/RG.2.2.21956.74886</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2/2008 (2/2008), 2008, 2/2008 L'EUROPE UNIE, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.21956.74886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1/2007 L'Europe Unie / UNITED EUROPE, PARIS, Nr.1-2007, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Labori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue L'EUROPE UNIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1/2007, 2007, 1/2007 L'Europe Unie / UNITED EUROPE, PARIS, Nr.1-2007, Print ISSN: 0248-2851 Print ISSN: 2780-8173 On line ISSN: 2743-4052 Linking ISSN (ISSN-L): 2743-4052, EAN: 99782749700519, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.28667.63521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2683,2075 +3532,1354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient Multicultural Societies in the Face of Hybrid Threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Zaharagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Sacalean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natea, Mihaela Daciana. Eikon Bucharest, Zenodo, 2025, 978-606-49-1352-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15563536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">23/2025 L’Europe Unie / United Europe: EU and its Neighbours amid AI Transformation and Multi-Level Geopolitical Pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Daciana Natea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">23/2025, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17969062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of &amp;quot;Europe&amp;quot; and European-ness in the Romanian Public Space from the 18th to the 21st Century: (Histories, Images, Ideas) / Percepții ale &amp;quot;Europei&amp;quot; și europenității în spațiul public românesc al secolelor XVIII-XXI : (istorii, imagini, idei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAURENTIU VLAD. CETATEA DE SCAUN, pp.600, 2024, 978-606-537-706-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15586955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des politiques de L'Union Européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Labori</w:t>
+                <w:t xml:space="preserve">Culture, Elites and European Integration, Volume III – History / Culture, élites et intégration européenne, Volume III – Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Sigmirean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Labori; Placide Mabaka; Universite Catholique de Lille. PARIS, Prodifmultimedia, Zenodo, pp.300, 2011, 978-2-7497-0096-0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16360460⟩</w:t>
+              <w:t xml:space="preserve">CORNEL SIGMIREAN. Zenodo, 3 / 2011, 2011, ISBN 978-2-7497-0112-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16160735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179471v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture, Elites and European Integration, Volume III – History / Culture, élites et intégration européenne, Volume III – Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Boldea</w:t>
+                <w:t xml:space="preserve">Le management des politiques de L'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Labori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cornel SIGMIREAN; ROMANIAN ACADEMY. Zenodo, 3 / 2011, 2011, 978-2-7497-0112-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16160735⟩</w:t>
+              <w:t xml:space="preserve">Michel Labori; Placide Mabaka; Universite Catholique de Lille. PARIS, Prodifmultimedia, Zenodo, pp.300, 2011, 978-2-7497-0096-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16360460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171308v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, Elites and European Integration, Volume III – History / Culture, élites et intégration européenne, Volume III – Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Sigmirean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CORNEL SIGMIREAN. Zenodo, 3 / 2011, 2011, ISBN 978-2-7497-0112-7. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">Cornel SIGMIREAN; ROMANIAN ACADEMY. Zenodo, 3 / 2011, 2011, 978-2-7497-0112-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16160735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171307v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROMANIA AND THE BRIAND PLAN FOR EU / România şi Proiectul Briand de Uniune Europeană</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PETRU MAIOR UNIVERSITY PRESS. pp.400, 2004, 973-80-84-94-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15512108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083740v1</w:t>
-              </w:r>
-[...719 lines deleted...]
-                <w:t xml:space="preserve">hal-05230568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Security Challenges to the East. Oligarchic Democracy and Russian Aggression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion; HEDI SAIDI. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HEDI SAIDI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival, Paris, L'Harmattan, 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15911600⟩</w:t>
+              <w:t xml:space="preserve">La Franc-maçonnerie dans la Tunisie coloniale, Saga de la loge « L'Aurore du XXe Siècle » de Bizerte (1900-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDITIONS du CYGNE, PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 9782849247761, 2849247766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15864497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162637v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kremlin's Imperialist Eurasian Union Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">European Security Challenges to the East. Oligarchic Democracy and Russian Aggression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HEDI SAIDI. </w:t>
+              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion; HEDI SAIDI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15910899⟩</w:t>
+              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival, Paris, L'Harmattan, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'HARMATTAN PARIS, Zenodo, 2024, 978-2-336-43445-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15911600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162532v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Security in the Context of Russia's Imperialism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Kremlin's Imperialist Eurasian Union Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion; SAIDI, Hedi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HEDI SAIDI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan Paris, Zenodo, 2024, 978-2-336-43445-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15913600⟩</w:t>
+              <w:t xml:space="preserve">, L'HARMATTAN Paris, Zenodo, 2024, 978-2-336-43445-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15910899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162846v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comunicarea politicilor UE si impactul lor asupra comunitatii. Analiza critica a unei dezinformari anti-europene care circula viral in Romania. Modelul Uniunii Europene versus modelul Uniunii Sovietice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">European Security in the Context of Russia's Imperialism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mihaela Daciana Nata; Lucian Sacalean, Raul Felix Hodos, Veronica Zaharagiu. </w:t>
+              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion; SAIDI, Hedi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicarea strategică: Ghid pentru combaterea dezinformării.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15504901⟩</w:t>
+              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan Paris, Zenodo, 2024, 978-2-336-43445-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15913600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197538v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Realistic EU Foreign and Security Strategy in the European Neighbourhood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comunicarea politicilor UE si impactul lor asupra comunitatii. Analiza critica a unei dezinformari anti-europene care circula viral in Romania. Modelul Uniunii Europene versus modelul Uniunii Sovietice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion, HEDI SAIDI. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mihaela Daciana Nata; Lucian Sacalean, Raul Felix Hodos, Veronica Zaharagiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15912896⟩</w:t>
+              <w:t xml:space="preserve">Comunicarea strategică: Ghid pentru combaterea dezinformării.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoca Star, Zenodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-99, 2024, Comunicarea strategică: Ghid pentru combaterea dezinformării., 978-606-062-763-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15504901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162784v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Facets of the Idea of Europe Reflected in Interwar Romanian World History School Textbooks / Câteva fațete ale ideii de „Europa” reflectate în manualele școlare de istorie universală din România interbelică</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">For a Realistic EU Foreign and Security Strategy in the European Neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LAURENTIU VLAD. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Costea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natea, Mihaela Daciana; Costea, Maria; Costea, Simion, HEDI SAIDI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of "Europe" and European-ness in the Romanian Public Space from the 18th to the 21st Century: (Histories, Images, Ideas) / Perceptii ale "Europei" și europenității în spațiul public românesc al secolelor XVIII-XXI : (istorii, imagini, idei)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15587195⟩</w:t>
+              <w:t xml:space="preserve">EU Security and Multicultural Societies. Dealing with a Russian Empire Revival,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'HARMATTAN Paris, Zenodo, 2024, 978-2-336-43445-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15912896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096136v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Selected Facets of the Idea of Europe Reflected in Interwar Romanian World History School Textbooks / Câteva fațete ale ideii de „Europa” reflectate în manualele școlare de istorie universală din România interbelică</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simion Costea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HEDI SAIDI. </w:t>
+              <w:t xml:space="preserve">LAURENTIU VLAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Franc-maçonnerie dans la Tunisie coloniale, Saga de la loge « L'Aurore du XXe Siècle » de Bizerte (1900-1940)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15864497⟩</w:t>
+              <w:t xml:space="preserve">Perceptions of "Europe" and European-ness in the Romanian Public Space from the 18th to the 21st Century: (Histories, Images, Ideas) / Perceptii ale "Europei" și europenității în spațiul public românesc al secolelor XVIII-XXI : (istorii, imagini, idei)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETATEA DE SCAUN, 2024, 978-606-537-706-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15587195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166267v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4819,51 +4947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C833CDAC"/>
+    <w:nsid w:val="90545F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5050,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/costeasimion2012gmailcom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9751-9225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178734934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356061972" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JWP-3111-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Costea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15987238" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Daciana Natea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Saidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zaharagiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15976502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15973496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15973905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16113115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170296v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16105261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16052034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16108395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36685.14562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010967v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18003.28969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33225.52329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21481.47207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25784.05122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34028.48007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29873.49761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23097.68966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13096.28160" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21222.74565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31551.21927" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23749.77287" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24001.47206" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24473.33127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29454.06727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11051.55846" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35378.52166" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21956.74886" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28667.63521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sacalean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15563536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17969062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Vlad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15586955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16360460" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Boldea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Sigmirean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16160735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15512108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18061650" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Florin Ceu&#537;an" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25019/europolity.2025.19.2.4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35802.86725" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16505137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16999380" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16150368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170958v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16999180" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162637v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15911600" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15910899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15913600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusecurity.eu/publications/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15504901" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15912896" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15587195" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsducygne.com/editions-du-cygne-franc-maconnerie-tunisie-coloniale.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15864497" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/costeasimion2012gmailcom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2964-4090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178734934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3DydbSYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356061972" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/JWP-3111-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Costea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Costea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilie Florin Ceu&#537;an" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25019/europolity.2025.19.2.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Daciana Natea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18061650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165318v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35802.86725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16505137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16999380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171091v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16150368" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16999180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15973905" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15987238" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Saidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Zaharagiu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15976502" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15973496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16113115" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16105261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16052034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16108395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36685.14562" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18003.28969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33225.52329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21481.47207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25784.05122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34028.48007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29873.49761" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23097.68966" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13096.28160" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045059v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21222.74565" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31551.21927" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23749.77287" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24001.47206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24473.33127" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29454.06727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11051.55846" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044918v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35378.52166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21956.74886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010961v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28667.63521" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Sacalean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15563536" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17969062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Vlad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15586955" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Boldea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Sigmirean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16160735" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16360460" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15512108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsducygne.com/editions-du-cygne-franc-maconnerie-tunisie-coloniale.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15864497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15911600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15910899" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162846v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15913600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eusecurity.eu/publications/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15504901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15912896" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15587195" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>