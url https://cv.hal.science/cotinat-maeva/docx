--- v0 (2026-04-27)
+++ v1 (2026-05-26)
@@ -502,546 +502,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of his prostheses by a double upper limb amputee 6 years after amputation: From aesthetic to functional considerations, a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic gait training and botulinum toxin injection improve gait in the chronic post-stroke phase: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noël</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Arquillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prieur-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PXR.0000000000000305⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399094v1</w:t>
+                <w:t xml:space="preserve">hal-05399097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness and walking outcomes following aerobic and lower extremity strength training in facioscapulohumeral dystrophy: a case series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prieur-Blanc</w:t>
+                <w:t xml:space="preserve">Use of his prostheses by a double upper limb amputee 6 years after amputation: From aesthetic to functional considerations, a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cotinat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000614⟩</w:t>
+              <w:t xml:space="preserve">Prosthetics and Orthotics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (6), pp.653-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PXR.0000000000000305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399096v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of an institution-based adapted physical activity programme versus a home-based self-management programme for chronic poststroke adults: protocol for a randomised controlled study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fitness and walking outcomes following aerobic and lower extremity strength training in facioscapulohumeral dystrophy: a case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prieur-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cotinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vansteenkiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Milhe de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Viton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084688⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (1), pp.41-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399095v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic gait training and botulinum toxin injection improve gait in the chronic post-stroke phase: A randomized controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of an institution-based adapted physical activity programme versus a home-based self-management programme for chronic poststroke adults: protocol for a randomised controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Arquillière</w:t>
+                <w:t xml:space="preserve">Étienne Satger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prieur-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Viton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Flipo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Prieur-Blanc</w:t>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (1), </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2023.101785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399097v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthesis for bilateral equinus foot: A case study</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05049899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cotinat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Messaoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suissa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05049864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2463/mrms.rev.2025-0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Timsit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000305" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur-Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vansteenkiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milhe de Bovis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Satger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084688" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Arquilli&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Flipo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101785" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276892" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kerzoncuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotito Guillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Milhe de Bovis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verschueren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2019.04.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05049899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cotinat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Messaoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Robinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Suissa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05049864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2463/mrms.rev.2025-0002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Janvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Timsit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Arquilli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Flipo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prieur-Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000305" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vansteenkiste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Milhe de Bovis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Satger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084688" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PXR.0000000000000183" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276892" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kerzoncuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotito Guillaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgine Milhe de Bovis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verschueren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05399101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calmels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2019.04.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>