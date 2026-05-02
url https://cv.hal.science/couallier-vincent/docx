--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -718,312 +718,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of time-dependent covariates in recurrent events modelling: application to failures on drinking water networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Pipe Failures in Water Distribution Systems: Accounting for Harmful Repairs and a Time-dependent Covariate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génia Babykina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 155 (3), pp.62-77</w:t>
+              <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp. 41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026139v1</w:t>
+                <w:t xml:space="preserve">hal-00967881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la consommation d’eau d’un secteur hydraulique à partir d’un échantillon d’usagers télérelevés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of time-dependent covariates in recurrent events modelling: application to failures on drinking water networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Claudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Saracco</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 155 (4), pp.160-177</w:t>
+              <w:t xml:space="preserve">, 2014, 155 (3), pp.62-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662588v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Pipe Failures in Water Distribution Systems: Accounting for Harmful Repairs and a Time-dependent Covariate.</w:t>
+                <w:t xml:space="preserve">Estimation de la consommation d’eau d’un secteur hydraulique à partir d’un échantillon d’usagers télérelevés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Claudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Legat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génia Babykina</w:t>
+                <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp. 41-52</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (4), pp.160-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967881v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring shifts in tree species distribution using asymmetric distribution curves: a case study in the Iberianmountains</w:t>
               </w:r>
@@ -1468,281 +1468,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthesopathies as Occupational Stress Markers: Evidence From the Upper Limb</w:t>
+                <w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+                <w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerville-Réache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Castex</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikhail Nikulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3/4), pp.334 - 348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00480499v1</w:t>
+                <w:t xml:space="preserve">hal-00386038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modelling, planning and inference in accelerated trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t>
+                <w:t xml:space="preserve">Enthesopathies as Occupational Stress Markers: Evidence From the Upper Limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 142 (2), pp.224-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386038v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inference through AFT model for biotechnical systems</w:t>
               </w:r>
@@ -1754,64 +1754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilijandas Bagdonavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nikulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerville-Réache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2563,51 +2563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singapore International Water Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Water World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3291,139 +3291,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerville-Réache</w:t>
+                <w:t xml:space="preserve">Modélisation de la dégradation de l'ADN pour la détermination du nombre de copies restantes et de la probabilité de PCR positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Colotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">''41ème Journées de statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. 4p</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573802v1</w:t>
+                <w:t xml:space="preserve">inria-00386690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des covariables temporelles dans la modélisation des événements récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génia Babykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,165 +3464,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dégradation de l'ADN pour la détermination du nombre de copies restantes et de la probabilité de PCR positive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marthe Colotte</w:t>
+                <w:t xml:space="preserve">Une approche de la démonstration de fiabilité système à partir de tests sur composants unitaires : Cas d'un système en série avec lois de Weibull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerville-Réache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">''41ème Journées de statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386690v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to reliability demonstration test for a system from accelerated tests on unit components : case of a series system with Weibull law</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statistique des essais accélérés » by M.Nikulin, L.Gerville-Reache, V.Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Nikulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerville-Réache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Recurrent Events for Repairable Systems Under Worse Than Old Assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génia Babykina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Loret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Darque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvenn A Loret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0251-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Claudio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Claudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967881v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eyermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdes Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDHDLR8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia Babykina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.08.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC3QG3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babykina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Colotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josik Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuffet Sophie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2006.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BVGZ3FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386612v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-553R10SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Essafi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077548v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Loret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Darque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvenn A Loret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-016-0251-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Claudio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2015.071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerville-R&#233;ache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Claudio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2014.082" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M. Urli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Eyermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdes Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FDHDLR8L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genia Babykina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.08.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJC3QG3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babykina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Colotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josik Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386038v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilijandas Bagdonavicius" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nikulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Kn&#252;sel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P26XW1G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuffet Sophie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wapler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchb.2006.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BVGZ3FL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Saracco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bayle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tuffet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968272v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968110v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-553R10SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-8176-4924-1_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NBT02C81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448201v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515313v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Baati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Essafi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>