--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -314,516 +314,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tensor Train solver for the Magnetic Moment Method</w:t>
+                <w:t xml:space="preserve">Juxtaposing the fourth order vibrational operator perturbation theory CVPT(4) and the adaptive VCI (A-VCI): Accuracy, vibrational resonances and polyads of C2H4 and C2D4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zekri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Poirier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Krasnoshchekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Dobrolyubov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Efremov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3618391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 346, pp.109586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311300v1</w:t>
+                <w:t xml:space="preserve">hal-05283595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juxtaposing the fourth order vibrational operator perturbation theory CVPT(4) and the adaptive VCI (A-VCI): Accuracy, vibrational resonances and polyads of C2H4 and C2D4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tensor Train solver for the Magnetic Moment Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Efremov</w:t>
+                <w:t xml:space="preserve">A. Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Polyakov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-R. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 346, pp.109586. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2025.3618391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283595v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast BEM Solution for 2-D Scattering Problems Using Quantized Tensor-Train Format</w:t>
+                <w:t xml:space="preserve">Nonlinear mapping and distance geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.453-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-019-01431-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150956v1</w:t>
+                <w:t xml:space="preserve">hal-02124882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mapping and distance geometry</w:t>
+                <w:t xml:space="preserve">Fast BEM Solution for 2-D Scattering Problems Using Quantized Tensor-Train Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.453-467. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-019-01431-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124882v1</w:t>
+                <w:t xml:space="preserve">hal-03150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computed infrared intensities for the reduction of vibrational configuration interaction bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-VCI: A flexible method to efficiently compute vibrational spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,949 +2225,979 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000957v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
+                <w:t xml:space="preserve">Low-Rank Tensor-Accelerated Adjoint-Based Topology Optimization Using Volume Integral Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+                <w:t xml:space="preserve">Amine El Mehdi Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SCEE 2026 - 16th international conference on Scientific Computing in Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397428v1</w:t>
+                <w:t xml:space="preserve">hal-05569054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor Train-Based Approach for the Magnetic Moment Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine El Mehdi Zekri</w:t>
+                <w:t xml:space="preserve">A composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2025 - 25th International Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Approximate Computing in Numerical Linear Algebra 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291496v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Optimal Contraction Strategies for the Scalar Product in the Tensor-Train Format</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensor Train-Based Approach for the Magnetic Moment Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mehdi Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2025 - 31 International European Conference on Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2025 - 25th International Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285400v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Issa</w:t>
+                <w:t xml:space="preserve">Near-Optimal Contraction Strategies for the Scalar Product in the Tensor-Train Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atte Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemysław Dominikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pointal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguz Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2025 - 31 International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresden, Germany. pp.63-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-99872-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049142v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Fast Multipole Method to Accelerate Matrix-Vector Product: Application to the Magnetostatic Moment Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA24 - SIAM Conference on Applied Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588314v1</w:t>
+                <w:t xml:space="preserve">hal-05049142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Iannacito</w:t>
+                <w:t xml:space="preserve">Using the Fast Multipole Method to Accelerate Matrix-Vector Product: Application to the Magnetostatic Moment Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">LA24 - SIAM Conference on Applied Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587668v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey on subspace methods for the solution of sequences of linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854993v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey on subspace methods for the solution of sequences of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th Biennial Conference on Numerical Analysis 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394115v1</w:t>
+                <w:t xml:space="preserve">hal-04854993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3180,2117 +3210,2087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG 2023 - SIAM Conference on Applied Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Eindhoven / Hybrid, Netherlands</w:t>
+              <w:t xml:space="preserve">The 29th Biennial Conference on Numerical Analysis 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394130v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
+              <w:t xml:space="preserve">AG 2023 - SIAM Conference on Applied Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Eindhoven / Hybrid, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093162v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826879v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through HOSVD: a geometric framework</w:t>
+                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDS 2022 - SIAM Conference on Mathematics of Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Diego / Hybrid, United States</w:t>
+              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826894v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning for OTUs identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
+                <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through HOSVD: a geometric framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, Australia</w:t>
+              <w:t xml:space="preserve">MDS 2022 - SIAM Conference on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Diego / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941708v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering de données OTU par modèle SBM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Statistical learning for OTUs identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Réunion annuelle du GDR Ecologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">ISEC 2020 - International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735948v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast BEM solution for scattering problems using Quantized Tensor Train format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering de données OTU par modèle SBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Bellouch</w:t>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2019 - 22nd International Conference on the Computation of Electromagnetic Field</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2019 Réunion annuelle du GDR Ecologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264277v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Interpolation Based FMM for Dislocation Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast BEM solution for scattering problems using Quantized Tensor Train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Bellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Darve</w:t>
+                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platform for Advanced Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USI; CSCS; EPFL, Jun 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2019 - 22nd International Conference on the Computation of Electromagnetic Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334842v1</w:t>
+                <w:t xml:space="preserve">hal-02264277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">An Efficient Interpolation Based FMM for Dislocation Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Platform for Advanced Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USI; CSCS; EPFL, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135258v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Randomized Low-Rank Approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+                <w:t xml:space="preserve">Task-Based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Oct 2015, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255724v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient basis selection for the computation of vibrational spectrum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Randomized Low-Rank Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Fulda, Germany</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (SIAM LA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Oct 2015, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200748v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the variational method for vibrational Hamiltonian eigenvalues computation</w:t>
+                <w:t xml:space="preserve">Efficient basis selection for the computation of vibrational spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Souriau Colloquium: Colloque International de Théories Variationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seignosse, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179654v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScalFMM: A Generic Parallel Fast Multipole Library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Optimisation of the variational method for vibrational Hamiltonian eigenvalues computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dupuy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">59th Souriau Colloquium: Colloque International de Théories Variationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135253v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Computational Ordering to Reach High Performance in the Time-domain BEM for the Wave Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ScalFMM: A Generic Parallel Fast Multipole Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059540v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiDis: a MPI/OpenMP Dislocation Dynamics Code for Large Scale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etcheverry Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchard Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th MMM International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High scalability in Dislocation Dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
+                <w:t xml:space="preserve">New Computational Ordering to Reach High Performance in the Time-domain BEM for the Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063006v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain BEM for the Wave Equation: Optimization and Hybrid Parallelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">High scalability in Dislocation Dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01063427v1</w:t>
+                <w:t xml:space="preserve">hal-01063006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Black-box FMM for Smooth and Oscillatory Kernels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Schanz</w:t>
+                <w:t xml:space="preserve">Time-Domain BEM for the Wave Equation: Optimization and Hybrid Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International European Conference on Parallel and Distributed Computing (Euro-Par 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.511-523, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799885v1</w:t>
+                <w:t xml:space="preserve">hal-01063427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Optimizing the Black-box FMM for Smooth and Oscillatory Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797403v1</w:t>
+                <w:t xml:space="preserve">hal-00799885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
@@ -5325,1333 +5325,1458 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPU Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NVIDIA, Mar 2013, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (SIAM CSE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879291v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bordat</w:t>
+                <w:t xml:space="preserve">Task-based Parallelization of the Fast Multipole Method on NVIDIA GPUs and Multicore Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUITEL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">GPU Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NVIDIA, Mar 2013, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763463v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 annual meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Huddersfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">QUITEL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763462v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast construction of the Kohn--Sham response function for molecules}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dietrich Foerster</w:t>
+                <w:t xml:space="preserve">Parallel TDDFT/DFT/MD code for the simulation of organic-inorganic hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in nanotechnology - TNT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CCP5 annual meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437603v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDTD Based Seismic Modeling and Reverse Time Migration on a GPU Cluster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Calandra</w:t>
+                <w:t xml:space="preserve">Fast construction of the Kohn--Sham response function for molecules}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Foerster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation - Waves 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">Trends in nanotechnology - TNT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00407782v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Seismic Modeling and Reverse Time Migration on a GPU Cluster</w:t>
+                <w:t xml:space="preserve">FDTD Based Seismic Modeling and Reverse Time Migration on a GPU Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Abdelkhalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Calendra</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2009 High Performance Computing &amp; Simulation - HPCS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation - Waves 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00403933v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MPI-Thread Parallelization of the Fast Multipole Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Seismic Modeling and Reverse Time Migration on a GPU Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Abdelkhalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fortin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPDC 2007, 6th International Symposium on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria, Australia. pp.391-398</w:t>
+              <w:t xml:space="preserve">The 2009 High Performance Computing &amp; Simulation - HPCS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00131001v2</w:t>
+                <w:t xml:space="preserve">inria-00403933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Computational Steering Environment for Legacy Coupled Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid MPI-Thread Parallelization of the Fast Multipole Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPDC 2007, 6th International Symposium on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Hagenberg, Austria, Australia. pp.391-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301468v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00131001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Steering Environment for Online Parallel Visualization of Legacy Parallel Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Toward a Computational Steering Environment for Legacy Coupled Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Esnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Distributed Simulation and Real-Time Applications (DS-RT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Symposium on Parallel and Distributed Computing (ISPDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Austria. pp.43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPDC.2007.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301484v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance BLAS formulation of the Adaptive Fast Multipole Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Steering Environment for Online Parallel Visualization of Legacy Parallel Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Esnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Methods in Sciences and Engineering 2005, Selected Papers from the International Conference o f Computational Methods in Sciences and Engineering (ICCMSE 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Loutraki, Greece. pp.1796--1799</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Distributed Simulation and Real-Time Applications (DS-RT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Spain. pp.7--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00301521v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Computational Steering Environment based on CORBA</w:t>
+                <w:t xml:space="preserve">High-performance BLAS formulation of the Adaptive Fast Multipole Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Esnard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing: Environments And Tools for Parallel Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Dresden, Germany. pp.151--158</w:t>
+              <w:t xml:space="preserve">Advances in Computational Methods in Sciences and Engineering 2005, Selected Papers from the International Conference o f Computational Methods in Sciences and Engineering (ICCMSE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Loutraki, Greece. pp.1796--1799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00357468v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00301521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Coherent Model for the Steering of Parallel Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Toward a Computational Steering Environment based on CORBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dussere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Esnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Euro-Par Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Computing: Environments And Tools for Parallel Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Dresden, Germany. pp.151--158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00357414v1</w:t>
+                <w:t xml:space="preserve">inria-00357468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Time-Coherent Model for the Steering of Parallel Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Esnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dussere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pisa, Italy. pp.90--97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b99409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00357414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parallelization of Semi-Lagrangian Vlasov Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Es-Sqalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference on the Numerical Simulation of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Santa-Barbara, CA/USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6661,65 +6786,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a composable abstraction of hierarchical methods for matrix-vector product acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6734,664 +6859,664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Near-Optimal Contraction Strategies for the Scalar Product in the Tensor-Train Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Dominikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atte Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laercio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDPS 2025 - 39th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy. 2025 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW), pp.1274-1276, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration of Quasi-Optimal Tensor Contraction Strategies for Dot Product in Tensor-Train Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atte Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSE23 - SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMR: Fast randomized algorithms for covariance matrix computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platform for Advanced Scientific Computing (PASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiDis: A parallel Fast Multipole Dislocation Dynamics code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bletry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiDis: Toward fast anisotropic dislocation dynamics based on Stroh formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bletry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on dislocation dynamics simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7401,65 +7526,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current state of the art in TDDFT code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,87 +7599,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOSSI 2009 (annual meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Biarritz, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of LCAO to excited states: non interacting response and molecular spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7569,51 +7694,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSF 2009: Ab-initio tools for the characterization of nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Evora, Portugal. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7623,141 +7748,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflation and augmentation techniques in Krylov linear solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Topping, B.H.V and Ivanyi, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Parallel - Distributed - Grid and Cloud Computing for Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saxe-Coburg Publications, pp.249--275, 2013, 978-1-874672-62-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7767,166 +7892,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing WSBM conditional marginals with Tensor-Train decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computed infrared intensities for fast computation of vibrational spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Odunlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,416 +8085,403 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (31)</w:t>
+        <w:t xml:space="preserve">Rapport (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unified and Composable Rank-Structured Hierarchical Matrix–Vector Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9611, Inria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05017425v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust GMRES algorithm in Tensor Train format</w:t>
+                <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9484, Inria; Alma Mater Studiorum – Università di Bologna. 2022, pp.1-48</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03776529v4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust GMRES algorithm in Tensor Train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9482, Inria Bordeaux - Sud Ouest; Inrae - BioGeCo. 2022, pp.37</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9484, Inria; Alma Mater Studiorum – Università di Bologna. 2022, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03773985v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776529v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some orthogonalization schemes in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8391,717 +8503,717 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9491, Inria Bordeaux - Sud-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
+                <w:t xml:space="preserve">Task-based randomized singular value decomposition and multidimensional scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marait</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9482, Inria Bordeaux - Sud Ouest; Inrae - BioGeCo. 2022, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776837v3</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through High Order SVD: a geometric framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9429, Inria Bordeaux - Sud-Ouest; Inrae. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03418404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776837v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Mapping and Distance Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through High Order SVD: a geometric framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9210, Inria Bordeaux Sud-Ouest. 2018, pp.14</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9429, Inria Bordeaux - Sud-Ouest; Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897104v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric view of Biodiversity: scaling to metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Mapping and Distance Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9210, Inria Bordeaux Sud-Ouest. 2018, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-01685711v2</w:t>
+                <w:t xml:space="preserve">hal-01897104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-VCI: a flexible method to efficiently compute vibrational spectra</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9043, Inria. 2017, pp.35</w:t>
+                <w:t xml:space="preserve">A geometric view of Biodiversity: scaling to metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9144, INRIA; INRA. 2018, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485877v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based fast multipole method for clusters of multicore processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">A-VCI: a flexible method to efficiently compute vibrational spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Odunlami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9043, Inria. 2017, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Stanisic</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01387482v4</w:t>
+                <w:t xml:space="preserve">hal-01485877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Irregular Kernels of Task-based codes: Illustration with the Fast Multipole Method</w:t>
               </w:r>
@@ -9126,64 +9238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9036, INRIA Bordeaux. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9191,1976 +9303,2094 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between OpenMP 4.0 and native runtime systems for the fast multipole method</w:t>
+                <w:t xml:space="preserve">Task-based fast multipole method for clusters of multicore processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Khannouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8970, Inria Bordeaux Sud-Ouest. 2017, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berenger Bramas</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01372022v1</w:t>
+                <w:t xml:space="preserve">hal-01387482v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast hierarchical algorithms for generating Gaussian random fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanchard</w:t>
+                <w:t xml:space="preserve">Bridging the gap between OpenMP 4.0 and native runtime systems for the fast multipole method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 8811, Inria Bordeaux Sud-Ouest. 2015</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8953, Inria. 2016, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228519v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain BEM for the Wave Equation on Distributed-Heterogenous Architectures : a Blocking Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Fast hierarchical algorithms for generating Gaussian random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8604, Inria Bordeaux Sud-Ouest; INRIA. 2014</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 8811, Inria Bordeaux Sud-Ouest. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070069v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Domain BEM for the Wave Equation on Distributed-Heterogenous Architectures : a Blocking Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8513, Inria. 2014, pp.29</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8604, Inria Bordeaux Sud-Ouest; INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974674v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflation and augmentation techniques in Krylov linear solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-based FMM for heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8265, INRIA. 2013, 25 p</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8513, Inria. 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803225v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of the Siesta DFT Code for Simulation of Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8221, INRIA. 2013, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based FMM for multicore architectures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deflation and augmentation techniques in Krylov linear solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8277, INRIA. 2013, pp.33</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8265, INRIA. 2013, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807368v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized M2L Kernels for the Chebyshev Interpolation based Fast Multipole Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-based FMM for multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012, pp.22</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8277, INRIA. 2013, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746089v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Optimized M2L Kernels for the Chebyshev Interpolation based Fast Multipole Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7981, INRIA. 2012, pp.24</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703130v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost force reduction and spectral analysis of the 1D bridging method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Anciaux</w:t>
+                <w:t xml:space="preserve">Pipelining the Fast Multipole Method over a Runtime System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7981, INRIA. 2012, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Zerah</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00300603v1</w:t>
+                <w:t xml:space="preserve">hal-00703130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constrained Molecular Dynamics</w:t>
+                <w:t xml:space="preserve">Ghost force reduction and spectral analysis of the 1D bridging method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric Bernard</w:t>
+                <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3868, INRIA. 2000, pp.14</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6582, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072786v1</w:t>
+                <w:t xml:space="preserve">inria-00300603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for the Coordinate Transformation Problem of Massively Three-Dimensional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4083, INRIA. 2000, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelisation of Semi-Lagrangian Vlasov Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Constrained Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3868, INRIA. 2000, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghizzo</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00073260v1</w:t>
+                <w:t xml:space="preserve">inria-00072786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para++: C++ bindings for Message Passing</w:t>
+                <w:t xml:space="preserve">Parallelisation of Semi-Lagrangian Vlasov Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3116, INRIA. 1997, pp.18</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3430, INRIA. 1998, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073574v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Overlapping Domain Decomposition for Singularly Perturbed Elliptic Boundary Value Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Para++: C++ bindings for Message Passing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3116, INRIA. 1997, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Viry</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00073552v1</w:t>
+                <w:t xml:space="preserve">inria-00073574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of Magnetic Induction with High Frequency for Solid Conducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Overlapping Domain Decomposition for Singularly Perturbed Elliptic Boundary Value Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3086, INRIA. 1997, pp.28</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3137, INRIA. 1997, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073605v1</w:t>
+                <w:t xml:space="preserve">inria-00073552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARA++ : C++ Bindings for Message Passing Libraries : User Guide</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis of Magnetic Induction with High Frequency for Solid Conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0174, INRIA. 1995, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3086, INRIA. 1997, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00071200v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hautes fréquences en magnétohydrodynamique : aspect magnétique</w:t>
+                <w:t xml:space="preserve">PARA++ : C++ Bindings for Message Passing Libraries : User Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2407, INRIA. 1994, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0174, INRIA. 1995, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inria-00074268v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of free boundary problem arising in electromagnetic shaping</w:t>
+                <w:t xml:space="preserve">Modélisation hautes fréquences en magnétohydrodynamique : aspect magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1610, INRIA. 1992, pp.28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2407, INRIA. 1994, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074950v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical approximation of free boundary problem arising in electromagnetic shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1610, INRIA. 1992, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A nonlinear boundary value problem solved by spectral methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Henrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1252, INRIA. 1990, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11170,105 +11400,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions algorithmiques pour les simulations complexes en physique des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Bordeaux 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01356725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11415,51 +11645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zekri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Poirier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3618391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05283595v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krasnoshchekov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dobrolyubov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Efremov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109586" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01431-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Abdelkhalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21VNHX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Foerster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100280x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000957v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.09.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mehdi Zekri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Abouabdallah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264277v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheverry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bramas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverry Arnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_43" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403933v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calendra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131001v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2007.55" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301484v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99409" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Koval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437608v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasseur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394024v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897104v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685711v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228519v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746089v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zerah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Bernard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly N&#233;meth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073574v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075306v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01356725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05283595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krasnoshchekov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dobrolyubov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Efremov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3618391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01431-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Abdelkhalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21VNHX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Foerster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100280x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000957v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.09.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mehdi Zekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Abouabdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bramas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverry Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_43" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schanz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calendra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131001v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2007.55" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394024v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897104v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746089v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zerah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly N&#233;meth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henrot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01356725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>