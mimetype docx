--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -565,235 +565,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mapping and distance geometry</w:t>
+                <w:t xml:space="preserve">Fast BEM Solution for 2-D Scattering Problems Using Quantized Tensor-Train Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), pp.453-467. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-019-01431-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124882v1</w:t>
+                <w:t xml:space="preserve">hal-03150956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast BEM Solution for 2-D Scattering Problems Using Quantized Tensor-Train Format</w:t>
+                <w:t xml:space="preserve">Nonlinear mapping and distance geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.453-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-019-01431-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150956v1</w:t>
+                <w:t xml:space="preserve">hal-02124882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using computed infrared intensities for the reduction of vibrational configuration interaction bases</w:t>
               </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine El Mehdi Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2025 - 25th International Conference on the Computation of Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Dominikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2941,247 +2941,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A journey on subspace methods for the solution of sequences of linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587668v1</w:t>
+                <w:t xml:space="preserve">hal-04854993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey on subspace methods for the solution of sequences of linear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Mathematics and decision 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mohammed VI Polytechnic University, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854993v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
@@ -3633,51 +3633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS 2022 - SIAM Conference on Mathematics of Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Diego / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3728,51 +3728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anwar Abouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3918,90 +3918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast BEM solution for scattering problems using Quantized Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Bellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2019 - 22nd International Conference on the Computation of Electromagnetic Field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4026,51 +4026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Interpolation Based FMM for Dislocation Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Randomized Low-Rank Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4630,51 +4630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScalFMM: A Generic Parallel Fast Multipole Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,230 +4749,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiDis: a MPI/OpenMP Dislocation Dynamics Code for Large Scale Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dupuy Laurent</w:t>
+                <w:t xml:space="preserve">New Computational Ordering to Reach High Performance in the Time-domain BEM for the Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th MMM International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">Sparse Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086371v1</w:t>
+                <w:t xml:space="preserve">hal-01059540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Computational Ordering to Reach High Performance in the Time-domain BEM for the Wave Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">OptiDis: a MPI/OpenMP Dislocation Dynamics Code for Large Scale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etcheverry Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchard Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 7th MMM International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059540v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High scalability in Dislocation Dynamics simulations</w:t>
               </w:r>
@@ -6934,51 +6934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atte Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laercio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7059,51 +7059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atte Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Pointal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7154,90 +7154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FMR: Fast randomized algorithms for covariance matrix computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platform for Advanced Scientific Computing (PASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7262,51 +7262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiDis: A parallel Fast Multipole Dislocation Dynamics code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,51 +7387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiDis: Toward fast anisotropic dislocation dynamics based on Stroh formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7945,51 +7945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8591,51 +8591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9482, Inria Bordeaux - Sud Ouest; Inrae - BioGeCo. 2022, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8709,51 +8709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8788,51 +8788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through High Order SVD: a geometric framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8867,64 +8867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Mapping and Distance Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8959,51 +8959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geometric view of Biodiversity: scaling to metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9553,51 +9553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast hierarchical algorithms for generating Gaussian random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10534,211 +10534,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00300603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Method for the Coordinate Transformation Problem of Massively Three-Dimensional Networks</w:t>
+                <w:t xml:space="preserve">Parallel Constrained Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Károly Németh</w:t>
+                <w:t xml:space="preserve">Pierre-Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4083, INRIA. 2000, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3868, INRIA. 2000, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072550v1</w:t>
+                <w:t xml:space="preserve">inria-00072786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Constrained Molecular Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Method for the Coordinate Transformation Problem of Massively Three-Dimensional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric Bernard</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3868, INRIA. 2000, pp.14</w:t>
+                <w:t xml:space="preserve">János G. Angyán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4083, INRIA. 2000, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072786v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelisation of Semi-Lagrangian Vlasov Codes</w:t>
               </w:r>
@@ -10836,198 +10836,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para++: C++ bindings for Message Passing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non Overlapping Domain Decomposition for Singularly Perturbed Elliptic Boundary Value Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3116, INRIA. 1997, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3137, INRIA. 1997, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073574v1</w:t>
+                <w:t xml:space="preserve">inria-00073552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Overlapping Domain Decomposition for Singularly Perturbed Elliptic Boundary Value Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Para++: C++ bindings for Message Passing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3116, INRIA. 1997, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Viry</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00073552v1</w:t>
+                <w:t xml:space="preserve">inria-00073574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis of Magnetic Induction with High Frequency for Solid Conducteurs</w:t>
               </w:r>
@@ -11645,51 +11645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05283595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krasnoshchekov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dobrolyubov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Efremov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3618391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01431-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954584" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Abdelkhalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21VNHX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Foerster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100280x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000957v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.09.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mehdi Zekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Abouabdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bramas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverry Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_43" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schanz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calendra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131001v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2007.55" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394024v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897104v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746089v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zerah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072550v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly N&#233;meth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henrot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01356725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05283595v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Bris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krasnoshchekov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dobrolyubov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Efremov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zekri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2025.3618391" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03150956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02124882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01431-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Odunlami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00593B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pitoiset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2017.2697857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984266" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Messner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952414" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01200727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.07.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130915662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653499v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Abdelkhalek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P21VNHX1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fortin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2009.08.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Foerster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100280x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000957v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.09.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mehdi Zekri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05397428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gicquel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atte Torri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Dominikowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pointal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99872-0_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04854993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anwar Abouabdallah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264277v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bellouch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bramas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179654v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135253v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etcheverry Arnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063006v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_43" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schanz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797403v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00403933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calendra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131001v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2007.55" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301484v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dussere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99409" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05184758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laercio Lima Pilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095322v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04394024v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02518243v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05568584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03773985v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897104v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685711v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485877v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01474556v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387482v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Khannouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372022v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Bramas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01228519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787088v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746089v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00703130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Zerah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly N&#233;meth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Monard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos G. Angy&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghizzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073605v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071200v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074268v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074950v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henrot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01356725v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>