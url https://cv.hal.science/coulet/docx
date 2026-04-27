--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adrien Coulet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Researcher at Inria Paris, Associate Prof. at the Univ. of Lorraine, in secondment.</w:t>
+        <w:t xml:space="preserve">Researcher at Inria, in Paris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -438,750 +438,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for personalized diagnostic decision pathways using electronic health records: A comparative study on anemia and systemic lupus erythematosus</w:t>
+                <w:t xml:space="preserve">Machine learning approaches for the discovery of clinical pathways from patient data: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Muyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 157, pp.102994. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2024.104746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723764v1</w:t>
+                <w:t xml:space="preserve">hal-04783491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning approaches for the discovery of clinical pathways from patient data: A systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facilitating phenotyping from clinical texts: the medkit library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Tam Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2024.104746⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.btae681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783491v1</w:t>
+                <w:t xml:space="preserve">hal-04802917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating phenotyping from clinical texts: the medkit library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reinforcement learning for personalized diagnostic decision pathways using electronic health records: A comparative study on anemia and systemic lupus erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Muyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.btae681. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 157, pp.102994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btae681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802917v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
+                <w:t xml:space="preserve">Technical, Ethical, Legal, and Societal Challenges With Digital Twin Systems for the Management of Chronic Diseases in Children and Young People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monnin</w:t>
+                <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.e39698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/39698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669065v1</w:t>
+                <w:t xml:space="preserve">hal-03835708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical, Ethical, Legal, and Societal Challenges With Digital Twin Systems for the Management of Chronic Diseases in Children and Young People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Drummond</w:t>
+                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/39698⟩</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835708v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.109 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48556/sif.1024.19.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452182v1</w:t>
+                <w:t xml:space="preserve">hal-03669026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48556/sif.1024.19.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669026v1</w:t>
+                <w:t xml:space="preserve">hal-03669065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntax-based transfer learning for the task of biomedical relation extraction</w:t>
               </w:r>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,51 +1422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,295 +1671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atherosclerotic Cardiovascular Disease Risk Prediction in Disaggregated Asian and Hispanic Subgroups Using Electronic Health Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziella Husson</w:t>
+                <w:t xml:space="preserve">Fatima Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Ringot</w:t>
+                <w:t xml:space="preserve">Sukyung Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
+                <w:t xml:space="preserve">Manuel Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.118.011874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103899v1</w:t>
+                <w:t xml:space="preserve">hal-02196129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherosclerotic Cardiovascular Disease Risk Prediction in Disaggregated Asian and Hispanic Subgroups Using Electronic Health Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Rodriguez</w:t>
+                <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukyung Chung</w:t>
+                <w:t xml:space="preserve">Graziella Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+                <w:t xml:space="preserve">Patrice Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Basu</w:t>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (14), </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (S4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.118.011874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196129v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the need for a reduced drug dose, at first prescription</w:t>
               </w:r>
@@ -2073,338 +2073,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering associations between adverse drug events using pattern structures and ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from biomedical linked data to suggest valid pharmacogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Personeni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+                <w:t xml:space="preserve">Yassine Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dumontier</w:t>
+                <w:t xml:space="preserve">Sébastien da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93, pp.539 - 546. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13326-017-0137-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-017-0125-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576341v1</w:t>
+                <w:t xml:space="preserve">hal-01511773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from biomedical linked data to suggest valid pharmacogenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering associations between adverse drug events using pattern structures and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Marzougui</w:t>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Ringot</w:t>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2017, 93, pp.539 - 546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13326-017-0125-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-017-0137-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511773v1</w:t>
+                <w:t xml:space="preserve">hal-01576341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Electronic Health Records to Validate Knowledge in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, ERCIM News 104, Special theme: Tackling Big Data in the Life Sciences, 104, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2423,416 +2423,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically enabling pharmacogenomic data for the realization of personalized medicine.</w:t>
+                <w:t xml:space="preserve">Using ontology-based annotation to profile disease research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Samwald</w:t>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Huerga</w:t>
+                <w:t xml:space="preserve">Paea Lependu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L Powers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nigam H Shah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/pgs.11.179⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (e1), pp.e177-e186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752095v1</w:t>
+                <w:t xml:space="preserve">hal-00752101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontology-based annotation to profile disease research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial: The state of the art in text mining and natural language processing for pharmacogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bretonnel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nigam H Shah</w:t>
+                <w:t xml:space="preserve">Russ B. Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.825-826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752101v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: The state of the art in text mining and natural language processing for pharmacogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantically enabling pharmacogenomic data for the realization of personalized medicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Samwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Huerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bretonnel Cohen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne S Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.201-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.11.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752106v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paea Lependu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Garten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,295 +3028,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of genotype-phenotype-drug relationships from text: from entity recognition to bioinformatics application.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in automatically extracting information from the pharmacogenomic literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Garten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chitta Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacogenomics / Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (10), pp.1467-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.10.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549705v1</w:t>
+                <w:t xml:space="preserve">inria-00549699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in automatically extracting information from the pharmacogenomic literature.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of genotype-phenotype-drug relationships from text: from entity recognition to bioinformatics application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitta Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics / Personalized Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.485-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549699v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using text to build semantic networks for pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Garten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,77 +3402,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-guided data preparation for discovering genotype-phenotype relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,4447 +3511,4391 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Data Goes MEDS? Let's OWL make sense of it</w:t>
+                <w:t xml:space="preserve">Analysing Lightweight Large Language Models for Biomedical Named Entity Recognition on Diverse Ouput Formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Marfoglia</w:t>
+                <w:t xml:space="preserve">Pierre Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International SWAT4HCLS Conference, Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2026 - Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537716v1</w:t>
+                <w:t xml:space="preserve">hal-05568274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing representations of long clinical texts for the task of patient note-identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical Data Goes MEDS? Let's OWL make sense of it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marfoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Alsaidi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CL4Health@NAACL 2025: Second Workshop on Patient-oriented Language Processing (CL4Health), at NAACL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International SWAT4HCLS Conference, Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2601.04164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000565v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lucas Ferraz</w:t>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM 2025 - Ontology Matching 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447839v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+                <w:t xml:space="preserve">Build and query indexes of clinical documents with easy-to-reuse pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Megina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghilsain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIE 2026 - Medical Informatics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFMI, May 2026, Genova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136324v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing NER approaches on French clinical text, with easy-to-reuse pipelines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Giesteira Cotovio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">OM 2025 - Ontology Matching 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584688v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pipelines faciles à réutiliser pour comparer les performances d'outils de reconnaissance d'entités nommées sur les textes cliniques en français</w:t>
+                <w:t xml:space="preserve">Comparing representations of long clinical texts for the task of patient note-identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Hubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2024 - Journée Santé et IA de la Plate-Forme Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CL4Health@NAACL 2025: Second Workshop on Patient-oriented Language Processing (CL4Health), at NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting Large Language Models for Supporting the Differential Diagnosis of Anemia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des pipelines faciles à réutiliser pour comparer les performances d'outils de reconnaissance d'entités nommées sur les textes cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLMs4MI 2024 @FLLM 2024 - First International Workshop on Large Language Models Applications in Medical Informatics In conjunction with the The Second International Conference on Foundation and Large Language Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">PFIA 2024 - Journée Santé et IA de la Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695193v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">Representation and comparison of chemotherapy protocols with ChemoKG and graph embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dune Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
+              <w:t xml:space="preserve">SWAT4HCLS 2024 - 15th International Semantic Web Applications and Tools for Health Care and Life Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892635v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and comparison of chemotherapy protocols with ChemoKG and graph embeddings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompting Large Language Models for Supporting the Differential Diagnosis of Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Castagnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Muyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2024 - 15th International Semantic Web Applications and Tools for Health Care and Life Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">LLMs4MI 2024 @FLLM 2024 - First International Workshop on Large Language Models Applications in Medical Informatics In conjunction with the The Second International Conference on Foundation and Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455155v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXN: Translate Align Extract Normalize, a multilingual extraction tool for clinical texts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camila Arias</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry Han</w:t>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo 2023 – the 19th world congress on Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Medical Informatics Association (IMIA), Jul 2023, Syndney, Australia</w:t>
+              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069590v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+                <w:t xml:space="preserve">Comparing NER approaches on French clinical text, with easy-to-reuse pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Medical Informatics Europe Conference, MIE2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069779v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">TAXN: Translate Align Extract Normalize, a multilingual extraction tool for clinical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
+              <w:t xml:space="preserve">MedInfo 2023 – the 19th world congress on Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Medical Informatics Association (IMIA), Jul 2023, Syndney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366893v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Analogical Inference in Healthcare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik-André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Quennelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+                <w:t xml:space="preserve">Hugo Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARML@IJCAI-ECAI’2022: Workshop on the Interactions between Analogical Reasoning and Machine Learning, at IJCAI-ECAI’2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Medical Informatics Europe Conference, MIE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.768-772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955354v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754776v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An analogy based framework for patient-stay identification in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quennelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">ATA@ICCBR 2022 - Workshop Analogies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835712v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analogy based framework for patient-stay identification in healthcare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATA@ICCBR 2022 - Workshop Analogies: from Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763772v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL 2022 - Journée d’étude sur la robustesse des systemes de TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295970v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an ontological representation of chemotherapy toxicities for guiding information extraction and integration from EHRs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leclerc Du Sablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medinfo 2021 - 18th World Congress on Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Australia</w:t>
+              <w:t xml:space="preserve">TAL 2022 - Journée d’étude sur la robustesse des systemes de TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364585v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations autour des architectures d'apprentissage par transfert pour l'extraction de relations biomédicales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Analogical Inference in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quennelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier / Virtuel, France</w:t>
+              <w:t xml:space="preserve">IARML@IJCAI-ECAI’2022: Workshop on the Interactions between Analogical Reasoning and Machine Learning, at IJCAI-ECAI’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073601v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+                <w:t xml:space="preserve">Expérimentations autour des architectures d'apprentissage par transfert pour l'extraction de relations biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier / Virtuel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493067v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using an ontological representation of chemotherapy toxicities for guiding information extraction and integration from EHRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Medinfo 2021 - 18th World Congress on Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913224v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Fair Models of Atherosclerotic Cardiovascular Disease Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Latha Palaniappan</w:t>
+                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIES '19 - Proceedings of the 2019 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388730v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155546v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax-based Transfer Learning for the Task of Biomedical Relation Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869071v1</w:t>
+                <w:t xml:space="preserve">hal-02155546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+                <w:t xml:space="preserve">Creating Fair Models of Atherosclerotic Cardiovascular Disease Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pfohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Marafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latha Palaniappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIES '19 - Proceedings of the 2019 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Honolulu, United States. pp.271-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3306618.3314278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858391v1</w:t>
+                <w:t xml:space="preserve">hal-02388730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation of bio-ontologies for the classification of genetic intellectual disabilities : a diseasome approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th International Conference on Semantic Web Applications and Tools for Healthcare and Life Sciences (SWAT4HCLS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'associations entre Evénements Indésirables Médicamenteux par les structures de patrons et les ontologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntax-based Transfer Learning for the Task of Biomedical Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872312v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511909v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Découverte d'associations entre Evénements Indésirables Médicamenteux par les structures de patrons et les ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593184v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-LSTM and Cross-Corpus Training for Extracting Biomedical Relationships from Text</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLPM2017 Workshop - 2nd International Workshop on Deep Learning for Precision Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592802v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering ADE associations from EHRs using pattern structures and ontologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+                <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenotype Day, Bio-Ontologies SIG, ISMB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369448v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'association d'EIM à partir de dossiers patients : expérimentation avec les structures de patrons et les ontologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+                <w:t xml:space="preserve">Tree-LSTM and Cross-Corpus Training for Extracting Biomedical Relationships from Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Atelier sur l'Intelligence Artificielle et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DLPM2017 Workshop - 2nd International Workshop on Deep Learning for Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391172v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Disease-Symptom Relationships by Learning Syntactic Patterns from Dependency Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Makkaoui</w:t>
+                <w:t xml:space="preserve">Extraction d'association d'EIM à partir de dossiers patients : expérimentation avec les structures de patrons et les ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2015, Beijing, China. pp.184</w:t>
+              <w:t xml:space="preserve">Deuxième Atelier sur l'Intelligence Artificielle et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184655v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggesting valid pharmacogenes by mining linked data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Dalleau</w:t>
+                <w:t xml:space="preserve">Discovering ADE associations from EHRs using pattern structures and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Applications and Tools for Life Sciences (SWAT4LS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phenotype Day, Bio-Ontologies SIG, ISMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239568v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Linked Open Data: A Case Study with Genes Responsible for Intellectual Disability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suggesting valid pharmacogenes by mining linked data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Integration in the Life Sciences - 10th International Conference, DILS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semantic Web Applications and Tools for Life Sciences (SWAT4LS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08590-6_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095591v1</w:t>
+                <w:t xml:space="preserve">hal-01239568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILP for Mining Linked Open Data: a biomedical Case Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Disease-Symptom Relationships by Learning Syntactic Patterns from Dependency Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Makkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Inductive Logic Programming (ILP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">BioNLP 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2015, Beijing, China. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095597v1</w:t>
+                <w:t xml:space="preserve">hal-01184655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Subgraph Patterns from text for Extracting Disease–Symptom Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7966,859 +7910,885 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mining Linked Open Data: A Case Study with Genes Responsible for Intellectual Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Integration in the Life Sciences - 10th International Conference, DILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.16 - 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08590-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880643v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ILP for Mining Linked Open Data: a biomedical Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.97--106</w:t>
+              <w:t xml:space="preserve">The 24th International Conference on Inductive Logic Programming (ILP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922392v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Based Data Access (LBDA): An Approach for Organizing and Accessing Linked Open Data in Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisachew Wudage Chekol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DMoLD'13 - Data Mining on Linked Data Workshop (ECML/PKDD, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.97--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760993v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761003v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sean M. Falconer</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t>
+              <w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557982v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Jonquet</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark A. Musen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488419v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating heterogeneous relationships extracted from natural language sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8860,1096 +8830,1329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-ontologies SIG, Co-located with ISMB 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+                <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paea Lependu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean M. Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya F. Noy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Dorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t>
+              <w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276312v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Musen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276271v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha F. Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Smail-Tabbone</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00338677v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya F. Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186988v1</w:t>
+                <w:t xml:space="preserve">hal-04276312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t>
+                <w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smail-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t>
+              <w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080064v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00338677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t>
+                <w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t>
+              <w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080050v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t>
+                <w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00067863v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t>
+                <w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00089824v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00089824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00067863v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction de données pharmacogénomiques à partir d'études cliniques : problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième atelier sur la "Fouille de données complexes dans un processus d'extraction des connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00080156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9959,65 +10162,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxCorpus and PGxLOD: two shared resources for knowledge management in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10032,307 +10235,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Posters, Démos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Linked Open Data: a Case Study with Genes Responsible for Intellectual Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB'14 (European Conference on Computational Biology 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Web Services for Semantic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ontology Web Services for Semantic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10361,470 +10564,470 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Bio-Ontologies SIG Meeting, Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Boston, United States. </w:t>
+              <w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2010), Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Waimea, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271647v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Web Services for Semantic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Web Services for Data Annotation and Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalya F. Noy</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2010), Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Waimea, United States. </w:t>
+              <w:t xml:space="preserve">18th International Conference on Intelligent Systems for Molecular Biology (ISMB 2010), Technology track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Boston, United States. , TT33, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297858v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01605892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Web Services for Data Annotation and Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Ontology-based Web Services for Semantic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalya Noy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya F. Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Intelligent Systems for Molecular Biology (ISMB 2010), Technology track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Boston, United States. , TT33, 2010</w:t>
+              <w:t xml:space="preserve">13th Annual Bio-Ontologies SIG Meeting, Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01605892v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based knowledge discovery in pharmacogenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamid R. Arabnia and Quoc-Nam Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Tools and Algorithms for Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 696, Springer, pp.357-66, 2011, Software Tools and Algorithms for Biological Systems, 978-1-4419-7046-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-7046-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10834,113 +11037,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Diagnosis With Next-Generation Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jama.2022.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10950,51 +11153,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Clinical Data Warehouses with Provenance and Large File Management: The gitOmmix Approach for Clinical Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11029,257 +11232,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Molecular Characterization for Unexplained Adverse Drug Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Jarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11289,100 +11492,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et utilisation d'une base de connaissances pharmacogénomique pour l'intégration de données et la découverte de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008NAN10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11392,91 +11595,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en correspondances de données, textes et connaissances pour la découverte de connaissances biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de Lorraine, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02429926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11486,65 +11689,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d’étude sur l’utilisation des LLM à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,166 +11762,166 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée llm@hopital.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France. 2026, Journée d'étude ATALA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d'étude sur la Similarité entre Patients, SimPa 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11786,51 +11989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACDE4D42"/>
+    <w:nsid w:val="0A440C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12017,51 +12220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1466-062X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134214099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Muyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04783491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104746" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Arias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Birot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Tam Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae681" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-021-00248-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gogdemir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0342-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyung Chung" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Basu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.118.011874" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0137-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Marzougui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0125-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Huerga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Powers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne S Luciano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.11.179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H Shah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000631" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B. Altman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Garten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B Altman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitta Barral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.10.136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2010.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537716v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marfoglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2601.04164" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000565v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Castagnari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rogier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Giraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04069590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03955354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763772v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364585v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hafiane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pfohl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marafino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Palaniappan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306618.3314278" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonveaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369448v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391172v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hassan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095591v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daget" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092800v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700431v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2022.2303" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687350v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748450v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10047" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429926v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556971v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1466-062X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134214099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04783491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Muyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Birot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Tam Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae681" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-021-00248-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gogdemir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0342-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyung Chung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.118.011874" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Marzougui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0125-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0137-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B. Altman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samwald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Huerga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Powers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne S Luciano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.11.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Garten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B Altman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.10.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitta Barral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2010.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Epron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marfoglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2601.04164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilsain Vaillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000565v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rogier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Castagnari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04069590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Han" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03955354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hafiane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pfohl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marafino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Palaniappan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306618.3314278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonveaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2022.2303" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748450v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10047" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429926v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>