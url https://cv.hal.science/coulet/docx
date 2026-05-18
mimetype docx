--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -780,265 +780,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical, Ethical, Legal, and Societal Challenges With Digital Twin Systems for the Management of Chronic Diseases in Children and Young People</w:t>
+                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Drummond</w:t>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/39698⟩</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835708v1</w:t>
+                <w:t xml:space="preserve">hal-03452182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical, Ethical, Legal, and Societal Challenges With Digital Twin Systems for the Management of Chronic Diseases in Children and Young People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+                <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.e39698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/39698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452182v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR (2016-2021) « PractiKPharma » : extraction, comparaison et découverte de connaissances en pharmacogénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les mécanismes des effets indésirables des médicaments avec l'IA explicable : expériences avec la fouille de graphes de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1161,312 +1161,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax-based transfer learning for the task of biomedical relation extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Legrand</w:t>
+                <w:t xml:space="preserve">Stéphanie Allassonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330823v1</w:t>
+                <w:t xml:space="preserve">hal-03485904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipe-projet HeKA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntax-based transfer learning for the task of biomedical relation extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13326-021-00248-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485904v1</w:t>
+                <w:t xml:space="preserve">hal-03330823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating ADR mechanisms with Explainable AI: a feasibility study with knowledge graph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxCorpus, a manually annotated corpus for pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gogdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,64 +1811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,239 +2423,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontology-based annotation to profile disease research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial: The state of the art in text mining and natural language processing for pharmacogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coulet</w:t>
+                <w:t xml:space="preserve">Kevin Bretonnel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paea Lependu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nigam H Shah</w:t>
+                <w:t xml:space="preserve">Russ B. Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (5), pp.825-826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752101v1</w:t>
+                <w:t xml:space="preserve">hal-00752106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: The state of the art in text mining and natural language processing for pharmacogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using ontology-based annotation to profile disease research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paea Lependu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bretonnel Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Russ B. Altman</w:t>
+                <w:t xml:space="preserve">Nigam H Shah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (e1), pp.e177-e186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2011-000631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752106v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantically enabling pharmacogenomic data for the realization of personalized medicine.</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paea Lependu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,295 +3028,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in automatically extracting information from the pharmacogenomic literature.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of genotype-phenotype-drug relationships from text: from entity recognition to bioinformatics application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitta Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics / Personalized Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.485-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00549699v1</w:t>
+                <w:t xml:space="preserve">inria-00549705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of genotype-phenotype-drug relationships from text: from entity recognition to bioinformatics application.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progress in automatically extracting information from the pharmacogenomic literature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Garten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chitta Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Symposium on Biocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacogenomics / Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (10), pp.1467-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs.10.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00549705v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using text to build semantic networks for pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Garten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,51 +3511,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00338669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3640,433 +3640,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Data Goes MEDS? Let's OWL make sense of it</w:t>
+                <w:t xml:space="preserve">Shapley Regression for Rare Disease Diagnosis Support: a case study on APDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Marfoglia</w:t>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomás Brogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Mahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Pelegrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International SWAT4HCLS Conference, Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2601.04164⟩</w:t>
+              <w:t xml:space="preserve">IJCAI 2026 - International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Bremen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2605.08897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537716v1</w:t>
+                <w:t xml:space="preserve">hal-05619927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Clinical Data Goes MEDS? Let's OWL make sense of it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Marfoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              <w:t xml:space="preserve">17th International SWAT4HCLS Conference, Semantic Web Applications and Tools for Health Care and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2601.04164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136324v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Privacy-Preserving Generation of Synthetic Pathology Reports for Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">AIME 2026 - International Conference on Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375218v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build and query indexes of clinical documents with easy-to-reuse pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghilsain Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4081,6005 +4051,6264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2026 - Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFMI, May 2026, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Blomqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Giesteira Cotovio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OM 2025 - Ontology Matching 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing representations of long clinical texts for the task of patient note-identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Boyer</w:t>
+                <w:t xml:space="preserve">Prédiction d'événements cliniques à partir des parcours de soins de patients représentés par des graphes de connaissances temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CL4Health@NAACL 2025: Second Workshop on Patient-oriented Language Processing (CL4Health), at NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Albuquerque, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">IC 2025 - 36e Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000565v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pipelines faciles à réutiliser pour comparer les performances d'outils de reconnaissance d'entités nommées sur les textes cliniques en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting clinical outcomes from patient care pathways represented with temporal knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Megina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Hubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+                <w:t xml:space="preserve">Richard Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2024 - Journée Santé et IA de la Plate-Forme Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2025 - 22nd European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Portorož, Slovenia. pp.282-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889682v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and comparison of chemotherapy protocols with ChemoKG and graph embeddings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dune Giraud</w:t>
+                <w:t xml:space="preserve">Comparing representations of long clinical texts for the task of patient note-identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pinet</w:t>
+                <w:t xml:space="preserve">Olivia Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sabatier</w:t>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4HCLS 2024 - 15th International Semantic Web Applications and Tools for Health Care and Life Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">CL4Health@NAACL 2025: Second Workshop on Patient-oriented Language Processing (CL4Health), at NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455155v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting Large Language Models for Supporting the Differential Diagnosis of Anemia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des pipelines faciles à réutiliser pour comparer les performances d'outils de reconnaissance d'entités nommées sur les textes cliniques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LLMs4MI 2024 @FLLM 2024 - First International Workshop on Large Language Models Applications in Medical Informatics In conjunction with the The Second International Conference on Foundation and Large Language Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">PFIA 2024 - Journée Santé et IA de la Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695193v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+                <w:t xml:space="preserve">Representation and comparison of chemotherapy protocols with ChemoKG and graph embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Ho Jhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Alice Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">Dune Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
+              <w:t xml:space="preserve">SWAT4HCLS 2024 - 15th International Semantic Web Applications and Tools for Health Care and Life Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892635v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing NER approaches on French clinical text, with easy-to-reuse pipelines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompting Large Language Models for Supporting the Differential Diagnosis of Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Castagnari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian Muyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Athens, Greece</w:t>
+              <w:t xml:space="preserve">LLMs4MI 2024 @FLLM 2024 - First International Workshop on Large Language Models Applications in Medical Informatics In conjunction with the The Second International Conference on Foundation and Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584688v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAXN: Translate Align Extract Normalize, a multilingual extraction tool for clinical texts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Larry Han</w:t>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blomqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedInfo 2023 – the 19th world congress on Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Medical Informatics Association (IMIA), Jul 2023, Syndney, Australia</w:t>
+              <w:t xml:space="preserve">19. International Workshop on Ontology Matching (OM 2024 collocated with ISWC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Baltimore, United States. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069590v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
+                <w:t xml:space="preserve">Comparing NER approaches on French clinical text, with easy-to-reuse pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Medical Informatics Europe Conference, MIE2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIE 2024 - 34th Medical Informatics Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069779v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">TAXN: Translate Align Extract Normalize, a multilingual extraction tool for clinical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Neuraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+                <w:t xml:space="preserve">Larry Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
+              <w:t xml:space="preserve">MedInfo 2023 – the 19th world congress on Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Medical Informatics Association (IMIA), Jul 2023, Syndney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366893v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analogy based framework for patient-stay identification in healthcare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">Evaluating the Portability of Rheumatoid Arthritis Phenotyping Algorithms: case study on French EHRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Marquer</w:t>
+                <w:t xml:space="preserve">Erik-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Quennelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anita Burgun</w:t>
+                <w:t xml:space="preserve">Noémie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATA@ICCBR 2022 - Workshop Analogies: from Theory to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Medical Informatics Europe Conference, MIE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden. pp.768-772, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763772v1</w:t>
+                <w:t xml:space="preserve">hal-04069779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results of the Ontology Alignment Evaluation Initiative 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Abd Nikooie Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsayed Algergawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Jael Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaoyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
+              <w:t xml:space="preserve">18. International Workshop on Ontology Matching (OM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece. pp.97--139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835712v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Pharmacogenomic Knowledge: Particularities, Results, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAL 2022 - Journée d’étude sur la robustesse des systemes de TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Ontology Matching : OM-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295970v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Analogical Inference in Healthcare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">An analogy based framework for patient-stay identification in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Alsaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quennelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Burgun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARML@IJCAI-ECAI’2022: Workshop on the Interactions between Analogical Reasoning and Machine Learning, at IJCAI-ECAI’2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ATA@ICCBR 2022 - Workshop Analogies: from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955354v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations autour des architectures d'apprentissage par transfert pour l'extraction de relations biomédicales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Portabilité des algorithmes de phénotypage: le cas de la polyarthrite rhumatoïde dans le dossier patient informatisé en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Leclerc Du Sablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bergier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques‐eric Gottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Montpellier / Virtuel, France</w:t>
+              <w:t xml:space="preserve">TAL 2022 - Journée d’étude sur la robustesse des systemes de TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073601v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an ontological representation of chemotherapy toxicities for guiding information extraction and integration from EHRs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Analogical Inference in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Alsaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quennelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Burgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medinfo 2021 - 18th World Congress on Medical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Australia</w:t>
+              <w:t xml:space="preserve">IARML@IJCAI-ECAI’2022: Workshop on the Interactions between Analogical Reasoning and Machine Learning, at IJCAI-ECAI’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364585v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentations autour des architectures d'apprentissage par transfert pour l'extraction de relations biomédicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hafiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier / Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913224v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+                <w:t xml:space="preserve">Using an ontological representation of chemotherapy toxicities for guiding information extraction and integration from EHRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medinfo 2021 - 18th World Congress on Medical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual conference, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493067v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155546v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Fair Models of Atherosclerotic Cardiovascular Disease Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ben Marafino</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIES '19 - Proceedings of the 2019 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3306618.3314278⟩</w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388730v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of bio-ontologies for the classification of genetic intellectual disabilities : a diseasome approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Semantic Web Applications and Tools for Healthcare and Life Sciences (SWAT4HCLS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925471v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax-based Transfer Learning for the Task of Biomedical Relation Extraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Creating Fair Models of Atherosclerotic Cardiovascular Disease Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Pfohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Marafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latha Palaniappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIES '19 - Proceedings of the 2019 AAAI/ACM Conference on AI, Ethics, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Honolulu, United States. pp.271-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3306618.3314278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869071v1</w:t>
+                <w:t xml:space="preserve">hal-02388730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'associations entre Evénements Indésirables Médicamenteux par les structures de patrons et les ontologies</w:t>
+                <w:t xml:space="preserve">Cooperation of bio-ontologies for the classification of genetic intellectual disabilities : a diseasome approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Semantic Web Applications and Tools for Healthcare and Life Sciences (SWAT4HCLS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872312v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+                <w:t xml:space="preserve">Syntax-based Transfer Learning for the Task of Biomedical Relation Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511909v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Découverte d'associations entre Evénements Indésirables Médicamenteux par les structures de patrons et les ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bresso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée I.A. et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593184v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-LSTM and Cross-Corpus Training for Extracting Biomedical Relationships from Text</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chedy Raïssi</w:t>
+                <w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lezoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLPM2017 Workshop - 2nd International Workshop on Deep Learning for Precision Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592802v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'association d'EIM à partir de dossiers patients : expérimentation avec les structures de patrons et les ontologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+                <w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Atelier sur l'Intelligence Artificielle et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391172v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering ADE associations from EHRs using pattern structures and ontologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+                <w:t xml:space="preserve">Tree-LSTM and Cross-Corpus Training for Extracting Biomedical Relationships from Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedy Raïssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenotype Day, Bio-Ontologies SIG, ISMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">DLPM2017 Workshop - 2nd International Workshop on Deep Learning for Precision Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369448v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggesting valid pharmacogenes by mining linked data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Extraction d'association d'EIM à partir de dossiers patients : expérimentation avec les structures de patrons et les ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Applications and Tools for Life Sciences (SWAT4LS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Deuxième Atelier sur l'Intelligence Artificielle et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239568v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Disease-Symptom Relationships by Learning Syntactic Patterns from Dependency Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olfa Makkaoui</w:t>
+                <w:t xml:space="preserve">Discovering ADE associations from EHRs using pattern structures and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2015, Beijing, China. pp.184</w:t>
+              <w:t xml:space="preserve">Phenotype Day, Bio-Ontologies SIG, ISMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184655v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Subgraph Patterns from text for Extracting Disease–Symptom Relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hassan</w:t>
+                <w:t xml:space="preserve">Suggesting valid pharmacogenes by mining linked data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Semantic Web Applications and Tools for Life Sciences (SWAT4LS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095595v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Linked Open Data: A Case Study with Genes Responsible for Intellectual Disability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting Disease-Symptom Relationships by Learning Syntactic Patterns from Dependency Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Makkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Integration in the Life Sciences - 10th International Conference, DILS 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioNLP 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2015, Beijing, China. pp.184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095591v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILP for Mining Linked Open Data: a biomedical Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Conference on Inductive Logic Programming (ILP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Based Data Access (LBDA): An Approach for Organizing and Accessing Linked Open Data in Biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Subgraph Patterns from text for Extracting Disease–Symptom Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisachew Wudage Chekol</w:t>
+                <w:t xml:space="preserve">Mohsen Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMoLD'13 - Data Mining on Linked Data Workshop (ECML/PKDD, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Interactions between Data Mining and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903450v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Domenach</w:t>
+                <w:t xml:space="preserve">Mining Linked Open Data: A Case Study with Genes Responsible for Intellectual Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Daget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Integration in the Life Sciences - 10th International Conference, DILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.16 - 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08590-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922392v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t>
+                <w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Domenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.97--106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880643v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
+                <w:t xml:space="preserve">Lattice Based Data Access (LBDA): An Approach for Organizing and Accessing Linked Open Data in Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisachew Wudage Chekol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t>
+              <w:t xml:space="preserve">DMoLD'13 - Data Mining on Linked Data Workshop (ECML/PKDD, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761003v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Domenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760993v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating heterogeneous relationships extracted from natural language sentences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-ontologies SIG, Co-located with ISMB 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892764v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sean M. Falconer</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t>
+              <w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557982v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating heterogeneous relationships extracted from natural language sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nigam Shah</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ B Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Musen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">Bio-ontologies SIG, Co-located with ISMB 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488419v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NCBO Resource Index: Ontology-Based Search and Mining of Biomedical Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paea Lependu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean M. Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya F. Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t>
+              <w:t xml:space="preserve">9th International Semantic Web Conference (ISWC 2010), Semantic Web Challenge winner award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Shangai, China. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276271v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation et intégration de ressources textuelles à l'aide d'ontologies : application au domaine biomédical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Musen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nimes, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276312v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology Services for Semantic Applications in Healthcare and Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha F. Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">AMIA 2009 - American Medical Informatics Association Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States. pp.515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00338677v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BioPortal: Ontologies and Integrated Data Resources at the Click of the Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigam H. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya F. Noy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">1st International Conference on Biomedical Ontology (ICBO 2009), Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Smith, Jul 2009, Buffalo, United States. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00186988v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t>
+                <w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smail-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t>
+              <w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080064v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00338677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t>
+                <w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t>
+              <w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00080050v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t>
+                <w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00089824v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t>
+                <w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Benlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00067863v2</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00089824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedeo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00067863v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de données pharmacogénomiques à partir d'études cliniques : problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10108,51 +10337,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième atelier sur la "Fouille de données complexes dans un processus d'extraction des connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Paris/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00080156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10162,380 +10391,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGxCorpus and PGxLOD: two shared resources for knowledge management in pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. , JOBIM 2022 Proceedings - Posters, Démos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Linked Open Data: a Case Study with Genes Responsible for Intellectual Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Daget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB'14 (European Conference on Computational Biology 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Web Services for Semantic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,113 +10809,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Symposium on Biocomputing (PSB 2010), Poster session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Waimea, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Web Services for Data Annotation and Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10705,87 +10934,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Intelligent Systems for Molecular Biology (ISMB 2010), Technology track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Boston, United States. , TT33, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01605892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based Web Services for Semantic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia L. Whetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigam H. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10830,51 +11059,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Annual Bio-Ontologies SIG Meeting, Poster session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10884,150 +11113,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based knowledge discovery in pharmacogenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamid R. Arabnia and Quoc-Nam Tran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Tools and Algorithms for Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 696, Springer, pp.357-66, 2011, Software Tools and Algorithms for Biological Systems, 978-1-4419-7046-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-7046-6_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00585072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11037,113 +11266,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Diagnosis With Next-Generation Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jama.2022.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11153,51 +11382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Clinical Data Warehouses with Provenance and Large File Management: The gitOmmix Approach for Clinical Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11232,257 +11461,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Molecular Characterization for Unexplained Adverse Drug Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patryk Jarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bresso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amedeo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11492,100 +11721,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et utilisation d'une base de connaissances pharmacogénomique pour l'intégration de données et la découverte de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy 1, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008NAN10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11595,91 +11824,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en correspondances de données, textes et connaissances pour la découverte de connaissances biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Base de données [cs.DB]. Université de Lorraine, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02429926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11689,65 +11918,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d’étude sur l’utilisation des LLM à l’hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11762,166 +11991,166 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée llm@hopital.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France. 2026, Journée d'étude ATALA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la journée d'étude sur la Similarité entre Patients, SimPa 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11989,51 +12218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A440C85"/>
+    <w:nsid w:val="8EF214BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12220,51 +12449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1466-062X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134214099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04783491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Muyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Birot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Tam Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae681" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39698" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330823v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-021-00248-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gogdemir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0342-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyung Chung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.118.011874" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Marzougui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0125-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0137-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000631" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B. Altman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samwald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Huerga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Powers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne S Luciano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.11.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Garten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B Altman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.10.136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitta Barral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2010.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Epron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marfoglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2601.04164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569688v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berthou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilsain Vaillant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000565v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rogier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Castagnari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04069590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Han" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763772v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03955354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073601v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hafiane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pfohl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marafino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Palaniappan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306618.3314278" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonveaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hassan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daget" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700431v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2022.2303" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687350v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748450v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10047" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429926v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1466-062X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134214099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wack" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rance" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2025.104788" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arcay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocaf113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04783491v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Muyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Neuraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2024.104746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04802917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vaillant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Birot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Tam Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btae681" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04723764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/sif.1024.19.109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03669065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03485904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonniere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-021-00248-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03240476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye-Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-021-01518-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02547607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gogdemir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bousquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalleau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0342-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukyung Chung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Basu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.118.011874" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H. Shah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chawki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33980-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Marzougui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0125-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Personeni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumontier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-017-0137-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bretonnel Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B. Altman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paea Lependu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam H Shah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2011-000631" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Samwald" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Huerga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Powers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne S Luciano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.11.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00622155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Falconer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya F. Noy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2011.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Garten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ B Altman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Musen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hunter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitta Barral" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs.10.136" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2010.08.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Epron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05619927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Alsaidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Brogueira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pelegrina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2605.08897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05537716v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Marfoglia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Ho Jhee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2601.04164" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05605622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Berthou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghilsain Vaillant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abd Nikooie Pour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blomqvist" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Giesteira Cotovio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferraz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05375218v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Megina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_16" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000565v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rogier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04695193v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Castagnari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsayed Algergawy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaoyan Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04069590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bergier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Gottenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230263" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04366893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03835712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marquer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quennelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leclerc Du Sablon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;eric Gottenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03955354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03073601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hafiane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03364585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388730v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pfohl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marafino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Palaniappan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306618.3314278" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01925471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonveaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01869071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872312v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184655v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hassan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Makkaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08590-6_2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04892764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean M. Falconer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigam Shah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha F. Noy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L. Whetzel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754888v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092800v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01605892v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Noy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271647v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2022.2303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Boland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patryk Jarnot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01748450v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008NAN10047" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02429926v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05556971v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04080808v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel G&#233;rardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>