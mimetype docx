--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -250,149 +250,153 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Life Course Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507614v1</w:t>
+                <w:t xml:space="preserve">hal-05507614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of World War I on Naming Patterns: A Systematic Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (3), pp.620-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -452,51 +456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSEE Premiere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1910, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -534,51 +538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming for Kin during World War I: Baby Names as Markers for War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (1), pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -612,51 +616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In absentia. Le vote par procuration, une participation électorale à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3), pp.469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -690,51 +694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont n’est pas du Pont. Sociographie de la noblesse d’apparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXXIV (2), pp.153-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,51 +772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procuration, un vote de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -889,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels prénoms les immigrés donnent-ils à leurs enfants en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We are not alone! (At least, most of us aren't)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Significance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.28-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,239 +1073,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des prénoms qui ont du chien : le partage des prénoms entre hommes et chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.131.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toujours pas de chrysanthèmes pour les variables lourdes de la participation électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dormagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (6), pp.1023-1040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.676.1023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">traduction de Hughes, Everett. La Gleichschaltung de l’annuaire statistique allemand. Un cas de neutralité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everett C. Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1339,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit peuple des sociologues. Anonymes et pseudonymes dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107, pp.153-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,397 +1415,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Églises africaines à l'affiche à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.138-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.252.0138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Diffusion Dynamics of Choice: From Durable Goods Markets to Fashion First Names: The Diffusion Dynamics of Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Supervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Breban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (S1), pp.362-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cplx.21748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police économique : le petit commerce pornographique sous l’œil de la police, 1965-1971</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afco.252.0138⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 14 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.014.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01412162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un homme, deux voix. Le vote par procuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gombin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00945233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Tags: Toward a Quantitative Analysis of Online Pornography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -1811,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1902,51 +1906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing One's First Name in France: a Fountain of Youth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Names: A Journal of Onomastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (3), pp.503-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1980,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenir le haut de l'affiche : analyse structurale des prétentions au charisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (3), pp.507-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,464 +2056,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00866144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des prénoms invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.23-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lett.087.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01412153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des prénoms de chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cynophilie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00679800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la pornographie illégale aux sex-shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 139, pp.859--861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annder.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuming sex: socio-legal shifts in the space and place of sex-shops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubbard Phil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lett.087.0023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.189-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-6478.2010.00501.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sociabilité au genre et à la sexualité. Entretien avec Michel Bozon sur les étapes d'un parcours sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.en ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gss.1628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Affaire Olesniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2543,51 +2547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'interdits ? Religion et homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 136, pp.103-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,351 +2619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Geography of Civil Unions in Vermont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lesbian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1-2), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J155v09n01_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00768666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do the Rite Thing: Religious Civil Unions in Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (2), pp.225-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037768605052604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Thomas Laqueur &amp;quot;Solitary Sex&amp;quot; et Rachel Maines &amp;quot;The Technology of Orgasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lesbian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.132-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devant Dieu et face au droit ? Le mariage religieux des homosexuels aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Églises américaines et les nouvelles formes de mariages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Religion, société et politique aux États-Unis, 75, pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2993,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églises chrétiennes et homosexualités aux États-Unis, éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,51 +3107,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archipel ou réseau ? Le choix des prénoms et la structure sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,195 +3170,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capitals and networks : a sociology of Paris' black churches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"'African Churches' in Europe. Mediating Imaginations" December 2010, Université Libre de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dessin vaut mieux que mille mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations de la conjugalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuming sex: socio-legal shifts in the space and place of sex-shops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Hubbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3392,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French are French sex shops ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex/Life/Politics. - September 3-4 2007. Loughborough University, Grande Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinaire de la sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
@@ -3577,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les top-modèles ne sourient pas. Chroniques sociologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
@@ -3678,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants contemporains de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3740,51 +3744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de prénom : de l'identité à l'authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7297-0898-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
@@ -3820,51 +3824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des prénoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,51 +3886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants contemporains de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béraud Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-shops, une histoire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Roca Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4064,51 +4068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note méthodologique sur le Questionnaire sortie des urnes (QSU) et ses biais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lehingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,341 +4161,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04270817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité sociale, proximité spatiale et transformations politiques : le 18e arrondissement de Paris au microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Barrault-Stella; Anne-France Taiclet; Clémentine Berjaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782365123594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voter par procuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haute Tristan; Tiberj Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extinction de vote ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.77-88, 2022, 978-2130835554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire référence. L’économie de la citation dans dix revues féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Clair; Elsa Dorlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d’un point de vue féministe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-288, 2022, 978-2-7132-2917-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03643981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens à plusieurs : la procuration, un contrat de confiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Senik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises de confiance ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4555,51 +4559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les sociologues des religions ? Éclairages sur leurs travaux et leurs identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Béraud; Béatrice de Gasquet; Bruno Duriez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologues en quête de religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4641,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Rognon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le suicide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4721,216 +4725,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prénom et structure sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paradeise; Catherine and Lorrain; Dominique and Demazière; Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociologies françaises : héritages et perspectives, 1960-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-135, 2015, 978-2-7535-4292-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Centralité des unes, autorité des autres. Des formes genrées de hiérarchie dans les Eglises évangéliques « noires » de la banlieue parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Fer; Gwendoline Malogne-Fer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et pentecôtismes. Enjeux d’autorité et rapports de genre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labor et Fides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-215, 2015, 978-2-8309-1578-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labor et Fides</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01656334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice “Sex-shops”, in J. Mossuz-Lavau (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.781-782, 2014, 978-2221130872</w:t>
@@ -4959,51 +4963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies de l'obscénité. Circuits sexués et sexuels du godemiché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Anstett et Marie-Luce Gélard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets ont-ils un genre ? Culture matérielle et production sociale des identités sexuées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.155-172, 2012</w:t>
@@ -5045,51 +5049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages contemporains et identités homosexuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Courtray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">David et Jonathan : histoire d'un mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Beauchesne, pp.369-385, 2010, Le Point théologique, 978-2-7010-1572-9</w:t>
@@ -5118,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices &amp;quot; Situation &amp;quot;, &amp;quot; Une heure de peine... &amp;quot;, &amp;quot; Nation &amp;quot;, &amp;quot; Qualification &amp;quot; et &amp;quot; Public/Privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paugam, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.97, 122, 108, 111, 110, 2010</w:t>
@@ -5191,51 +5195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariage homosexuel, religion et État aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Rochefort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pouvoir du genre. Laïcités et religions 1905-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Mirail, pp.217-228, 2008</w:t>
@@ -5258,203 +5262,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bons à marier ? Rite d'institution et institution d'un rite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Perreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le choix de l'homosexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.P.E.L., pp.173-165, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00600072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">États-Unis. Le mariage religieux des couples de même sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Descoutures, Marie Digoix, Éric Fassin et Wilfried Rault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mariages et homosexualités dans le monde. L'arrangement des normes familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.73-82, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre le débat et le banal, le mariage religieux des couples du même sexe aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Cadoret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homoparentalités : approches scientifiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.87-94, 2006</w:t>
@@ -5483,51 +5487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fiançailles catholiques, étude d'un &amp;quot;rite mou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernité rituelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.165-177, 2004, AFSR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5584,51 +5588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Dubreuil, un intersexe dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.44-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.355.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5655,51 +5659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que transmet-on quand on choisit un prénom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gdsh.070.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5726,51 +5730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les sciences sociales ont du mal avec le quantitatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Todd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5801,51 +5805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datatools R Package: A Set of Functions for Historical and Social Science Quantitative Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mercklé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,51 +5893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par procuration mais pas par défaut : des électeurs doublement mobilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de prénom, toute une histoire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,393 +6043,393 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bricolage, notion rituelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">We are not alone ! (at least, most of us). Homonymy in large scale social groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des prénoms... des chiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prénoms à la mode en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elifsu Sabuncu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace gay, espace sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plis de la morale, sociologie des fiançailles catholiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des adultes en mode mineur. Enquête sur les procédures d’émancipation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Coulmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6653,51 +6657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7119CA5"/>
+    <w:nsid w:val="68B49EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6884,51 +6888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-975X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114942684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ssh.2025.27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh_a_01663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.565.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-9713.2018.01108.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett C. Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.107.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Breban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.252.0138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.014.0025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937745v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2014.888214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0027773814Z.00000000080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.543.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1628" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubbard Phil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2010.00501.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3830" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768605052604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J155v09n01_17" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004842v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.095.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hubbard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/pourquoi-les-top-modeles-ne-sourient-pas/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;raud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/22915?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.22915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;raud C&#233;line" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roca Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532487v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/accueil/857-ancrages-urbains.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/crises-de-confiance--9782348065866-page-142.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2020.01.0142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100979340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/femmes-et-pentecotismes.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.355.0044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.070.0011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568038v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-975X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114942684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ssh.2025.27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh_a_01663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.565.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-9713.2018.01108.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett C. Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.107.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.252.0138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Breban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.014.0025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937745v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2014.888214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0027773814Z.00000000080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.543.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubbard Phil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2010.00501.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1628" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3830" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J155v09n01_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768605052604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004842v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.095.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hubbard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/pourquoi-les-top-modeles-ne-sourient-pas/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;raud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/22915?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.22915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;raud C&#233;line" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roca Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/accueil/857-ancrages-urbains.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/crises-de-confiance--9782348065866-page-142.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2020.01.0142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100979340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/femmes-et-pentecotismes.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.355.0044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.070.0011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568038v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>