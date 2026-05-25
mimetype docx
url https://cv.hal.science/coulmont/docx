--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,6602 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6551 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Coulmont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3006-975X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114942684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=09xFCcMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPP. An OCR-Generated Database of the Population Censuses of Paris (1926–1936)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of World War I on Naming Patterns: A Systematic Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.620-639. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ssh.2025.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des origines et la mixité des unions progressent au fil des générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSEE Premiere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1910, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming for Kin during World War I: Baby Names as Markers for War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jinh_a_01663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In absentia. Le vote par procuration, une participation électorale à distance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3), pp.469. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.703.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont n’est pas du Pont. Sociographie de la noblesse d’apparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (2), pp.153-192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.10468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procuration, un vote de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Digol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paranthoën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels prénoms les immigrés donnent-ils à leurs enfants en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.565.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We are not alone! (At least, most of us aren't)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Significance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-9713.2018.01108.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prénoms qui ont du chien : le partage des prénoms entre hommes et chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.131.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours pas de chrysanthèmes pour les variables lourdes de la participation électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (6), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">traduction de Hughes, Everett. La Gleichschaltung de l’annuaire statistique allemand. Un cas de neutralité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everett C. Hughes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit peuple des sociologues. Anonymes et pseudonymes dans la sociologie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.153-175. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.107.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diffusion Dynamics of Choice: From Durable Goods Markets to Fashion First Names: The Diffusion Dynamics of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Supervie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulus Breban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S1), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplx.21748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églises africaines à l'affiche à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.138-139. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afco.252.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un homme, deux voix. Le vote par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gombin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Police économique : le petit commerce pornographique sous l’œil de la police, 1965-1971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 14 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.014.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Tags: Toward a Quantitative Analysis of Online Pornography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Trachman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porn Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.80-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23268743.2014.888214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937745v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing One's First Name in France: a Fountain of Youth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names: A Journal of Onomastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (3), pp.503-530. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/0027773814Z.00000000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenir le haut de l'affiche : analyse structurale des prétentions au charisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.507-536. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.543.0507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00866144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pornographie illégale aux sex-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, pp.859--861. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00762935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des prénoms invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’enfance et de l’adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87, pp.23-28. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lett.087.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01412153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des prénoms de chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cynophilie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00679800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sociabilité au genre et à la sexualité. Entretien avec Michel Bozon sur les étapes d'un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sex: socio-legal shifts in the space and place of sex-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubbard Phil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (1), pp.189-209. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-6478.2010.00501.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Affaire Olesniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.1189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'interdits ? Religion et homosexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.103-114. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/assr.3830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the Rite Thing: Religious Civil Unions in Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52 (2), pp.225-239. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037768605052604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Civil Unions in Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lesbian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (1-2), pp.185-195. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1300/J155v09n01_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devant Dieu et face au droit ? Le mariage religieux des homosexuels aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Thomas Laqueur &amp;quot;Solitary Sex&amp;quot; et Rachel Maines &amp;quot;The Technology of Orgasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labyrinthe. Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.132-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Églises américaines et les nouvelles formes de mariages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Religion, société et politique aux États-Unis, 75, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2004.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églises chrétiennes et homosexualités aux États-Unis, éléments de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 93, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.095.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel ou réseau ? Le choix des prénoms et la structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Centre de Données Socio-Politiques; Sciences Po; CNRS, Dec 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin vaut mieux que mille mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations de la conjugalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.48-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitals and networks : a sociology of Paris' black churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"'African Churches' in Europe. Mediating Imaginations" December 2010, Université Libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming sex: socio-legal shifts in the space and place of sex-shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Hubbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Legal Studies Association Conference 2009, 7th-9th April 2009 at Leicester De Montfort Law School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French are French sex shops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex/Life/Politics. - September 3-4 2007. Loughborough University, Grande Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire de la sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La vie des idées, 9782130868033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les top-modèles ne sourient pas. Chroniques sociologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-3567-1619-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courants contemporains de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de prénom : de l'identité à l'authenticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7297-0898-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.22915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des prénoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courants contemporains de la sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béraud Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-shops, une histoire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Roca Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dilecta, pp.264, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note méthodologique sur le Questionnaire sortie des urnes (QSU) et ses biais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Delacourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Agrikoliansky; Catherine Achin; Philippe Aldrin; Lorenzo Barrault-Stella; Kevin Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Septentrion, pp.60-66, 2023, Espaces politiques, 978-2-7574-3989-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04270817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voter par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haute Tristan; Tiberj Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extinction de vote ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.77-88, 2022, 978-2130835554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire référence. L’économie de la citation dans dix revues féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dorlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Clair; Elsa Dorlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo de famille. Penser des vies intellectuelles d’un point de vue féministe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-288, 2022, 978-2-7132-2917-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité sociale, proximité spatiale et transformations politiques : le 18e arrondissement de Paris au microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Barrault-Stella; Anne-France Taiclet; Clémentine Berjaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782365123594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens à plusieurs : la procuration, un contrat de confiance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Senik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises de confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.142-158, 2020, 9782348065866. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.senik.2020.01.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les sociologues des religions ? Éclairages sur leurs travaux et leurs identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Béraud; Béatrice de Gasquet; Bruno Duriez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues en quête de religion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-67, 2018, 9782753575349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter Durkheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Rognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le suicide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-54, 2018, 978-2-86820-540-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralité des unes, autorité des autres. Des formes genrées de hiérarchie dans les Eglises évangéliques « noires » de la banlieue parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Fer; Gwendoline Malogne-Fer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et pentecôtismes. Enjeux d’autorité et rapports de genre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor et Fides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-215, 2015, 978-2-8309-1578-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prénom et structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradeise; Catherine and Lorrain; Dominique and Demazière; Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociologies françaises : héritages et perspectives, 1960-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-135, 2015, 978-2-7535-4292-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice “Sex-shops”, in J. Mossuz-Lavau (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Mossuz-Lavau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, pp.781-782, 2014, 978-2221130872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les économies de l'obscénité. Circuits sexués et sexuels du godemiché.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Anstett et Marie-Luce Gélard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les objets ont-ils un genre ? Culture matérielle et production sociale des identités sexuées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.155-172, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages contemporains et identités homosexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">David et Jonathan : histoire d'un mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, Beauchesne, pp.369-385, 2010, Le Point théologique, 978-2-7010-1572-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices &amp;quot; Situation &amp;quot;, &amp;quot; Une heure de peine... &amp;quot;, &amp;quot; Nation &amp;quot;, &amp;quot; Qualification &amp;quot; et &amp;quot; Public/Privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam, Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.97, 122, 108, 111, 110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00637604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariage homosexuel, religion et État aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Rochefort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pouvoir du genre. Laïcités et religions 1905-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.217-228, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bons à marier ? Rite d'institution et institution d'un rite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de l'homosexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.P.E.L., pp.173-165, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis. Le mariage religieux des couples de même sexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Descoutures, Marie Digoix, Éric Fassin et Wilfried Rault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariages et homosexualités dans le monde. L'arrangement des normes familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.73-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le débat et le banal, le mariage religieux des couples du même sexe aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cadoret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homoparentalités : approches scientifiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.87-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fiançailles catholiques, étude d'un &amp;quot;rite mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La modernité rituelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.165-177, 2004, AFSR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dubreuil, un intersexe dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.44-45. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sh.355.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que transmet-on quand on choisit un prénom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.27. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.070.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les sciences sociales ont du mal avec le quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Todd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datatools R Package: A Set of Functions for Historical and Social Science Quantitative Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Perdoncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par procuration mais pas par défaut : des électeurs doublement mobilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de prénom, toute une histoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, notion rituelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We are not alone ! (at least, most of us). Homonymy in large scale social groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des prénoms... des chiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prénoms à la mode en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elifsu Sabuncu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00626174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace gay, espace sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01185057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plis de la morale, sociologie des fiançailles catholiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des adultes en mode mineur. Enquête sur les procédures d’émancipation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Coulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Gidrol-Mistral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">convention n° 21.29, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2024, pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04908937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6657,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68B49EAB"/>
+    <w:nsid w:val="B7C4D697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6888,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-975X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114942684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ssh.2025.27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#234;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh_a_01663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.565.0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-9713.2018.01108.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett C. Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.107.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.252.0138" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Breban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.014.0025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937745v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2014.888214" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0027773814Z.00000000080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.543.0507" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubbard Phil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2010.00501.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1628" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3830" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J155v09n01_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768605052604" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004842v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.095.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hubbard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/pourquoi-les-top-modeles-ne-sourient-pas/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;raud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/22915?lang=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.22915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;raud C&#233;line" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roca Ortiz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/accueil/857-ancrages-urbains.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/crises-de-confiance--9782348065866-page-142.htm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2020.01.0142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100979340" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/femmes-et-pentecotismes.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599985v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.355.0044" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.070.0011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520372v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703447v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568038v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/coulmont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3006-975X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114942684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=09xFCcMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Todd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ssh.2025.27" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#234;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jinh_a_01663" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952554v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.10468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Digol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lehner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.565.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-9713.2018.01108.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everett C. Hughes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.107.0153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Breban" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplx.21748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.252.0138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gombin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.014.0025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937745v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trachman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23268743.2014.888214" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0027773814Z.00000000080" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.543.0507" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.09.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lett.087.0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blidon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1628" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubbard Phil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6478.2010.00501.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599987v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.1189" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.3830" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037768605052604" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J155v09n01_17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004842v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.989" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.095.0073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03182930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hubbard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/pourquoi-les-top-modeles-ne-sourient-pas/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971273v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;raud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/22915?lang=fr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.22915" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;raud C&#233;line" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Roca Ortiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/photo-de-famille/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203094v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/accueil/857-ancrages-urbains.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/crises-de-confiance--9782348065866-page-142.htm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.senik.2020.01.0142" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4734" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100979340" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laboretfides.com/fr_fr/index.php/femmes-et-pentecotismes.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599984v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.355.0044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.070.0011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Perdoncin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568038v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>