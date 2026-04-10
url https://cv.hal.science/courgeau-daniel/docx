--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel COURGEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel âge avez-vous vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Anthropologie et/ou démographie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente; Isabelle Séguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-356, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Antropology and/or social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodigitalk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellaterra Editions, pp.339-356, 2023, 9 788419 160485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the « Bayesian statistical method » to high-light the impact of demographic crises in early medieval period, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belvedere Oscar; Bergemann Johannes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and historical demography. Methods and case studies between Mediterranean and Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttinger Studien zur Mediterranen Archäologie (14), pp.181-190, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in Demography: From Statistics to Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-187, 2018, Methodos series, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72408-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Different Approaches in Population Science Lead to Divergent or Convergent Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Ritschard; Matthias Studer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence analysis and related approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95420-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Demography: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grow; Jan Van Bavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling in Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-51, 2017, The Springer Series on Demographic Methods and Population Analysis, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32283-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Approach: Applications to Historical Demography and Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.D5RTMR. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/D5RTMR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub BIJAK (ed.), 2022, Towards Bayesian Model-based Demography. Agency, Complexity and Uncertainty in Migration Studies, Methodos Series n° 17, Springer Nature Switzerland AG., 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bibliographie critique, 77 (4), pp.698-700. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of: Bijak J. (ed.), 2022, Towards Bayesian Model-Based Demography: Agency, Complexity and Uncertainty in Migration Studies, Springer Nature Switzerland, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Book Reviews, 77 (4), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRYANT J. and ZHANG J. L., 2018, Bayesian demographic estimation and forecasting, Boca Raton, CRC Press, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.590-592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : BRYANT John, ZHANG Junni L., 2018, Bayesian Demographic Estimation and Forecasting, CRC Press: Taylor & Francis Group, Boca Raton (FL), Statistics in the Social and Behavioural Sciences Series, 292 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.618-620. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : MAZZUCO Stefan, KEILMAN Nico (eds.), 2020, Developments in Demographic Forecasting, Springer Nature, Switzerland AG, The Springer Series on Demographic Methods and Population Analysis, VIII + 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.621-623. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : MAZZUCO S. and KEILMAN N. (eds.), 2020, Developments in demographic forecasting (The Springer Series on Demographic Methods and Population Analysis, vol. 49), Cham, Springer Nature Switzerland, viii + 258 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.593-595. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Burch’s Model-Based Demography: essays on integrating data, technique and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3-4), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25336/csp29382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts d’une procédure récente d’inférence bayésienne pour l’étude de l’impact des crises démographiques. Application à trois sites médiévaux bas-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0175-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Book reviews, 72 (1), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distances between humans using Taylor’s law and geometric probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.197-218. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2017.1289049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliographie critique, 72 (1), pp.160-163. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1701.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème clé de la paléodémographie : comment estimer l’âge au décès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.43-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du comportement peut-elle améliorer la démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'étude des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bibliographie critique, 71 (2), pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Book reviews, 71 (2), pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Lloyd B. Potter (eds.), Emerging Techniques in Applieds Demography, Dordrecht, Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bibliographie critique, 70 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Llyod B. Potter, eds., Emerging Techniques in Applied Demography, Dordrecht: Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying paradigm change in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2014.30.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the four Beconian idols still alive in demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quetelet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rqj2014.02.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Age Structure of a Buried Adult Population: A New Statistical Approach Applied to Archaeological Digs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (2), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode bayésienne et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating changes of residence for cross national comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.631-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les changements de résidence pour permettre les comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Note de recherche, 67 (4), pp.747-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John Stilwell and Martin Clarke (eds): Population Dynamics and Projection Methods, Dordrecht Heidelberg London New York, Springer, 2011, 226 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (3-4), pp.767-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub Bijak : Forecasting International Migration in Europe : A Bayesian View, Dordrecht, Heidelberg, London, New York, Springer 2011, 308p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (2), pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’âge sans le mesurer en paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Age without Measuring it: A New Method in Paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-144. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marc Barbut, La mesure des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bibliographie critique, 64 (1), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, science constituée ou en voie de constitution ? Esquisse d'un programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.701.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements démographiques et génétique du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atam Vetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.457-488. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing paradigm in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 279, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between spatial mobility, family and career life-cycle: A French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.esr.a036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse de la mobilité résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 179, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les départs, hors de France, des travailleurs étrangers. Un essai de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968, 23 (4), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1528094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Human Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.269, 2022, Methodos Series, Robert Franck; Daniel Courgeau, 978-3-031-16142-1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16143-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2017, Methodological Investigations in Agent-Based Modelling, 978-3-319-72408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329, 2013, Ined Population Studies, 978-3319015521. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-319-01553-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Social Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308, 2012, Methodos series, 978-94-007-2879-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2879-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2007, Springer series on demographic methods and population analysis, 978-1-4020-5622-2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5622-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and Epistemology of Multilevel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2003, Methodos Series, 978-1-4020-4675-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age civil, âge social et âge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge : modèles probabilistes et approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUSSP International Population Conférence, 26-31 Août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan, Corée du Sud, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs biologiques d'âge à la restitution démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches non déterministes de l'âge. Journée d'étude de l'atelier Condorcet 11 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ined, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque du Groupement des Anthropologistes de Langue Française (GALF), mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge en paléodémographie : approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel COURGEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel âge avez-vous vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Anthropologie et/ou démographie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente; Isabelle Séguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-356, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Antropology and/or social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodigitalk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellaterra Editions, pp.339-356, 2023, 9 788419 160485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the « Bayesian statistical method » to high-light the impact of demographic crises in early medieval period, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belvedere Oscar; Bergemann Johannes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and historical demography. Methods and case studies between Mediterranean and Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttinger Studien zur Mediterranen Archäologie (14), pp.181-190, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in Demography: From Statistics to Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-187, 2018, Methodos series, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72408-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Different Approaches in Population Science Lead to Divergent or Convergent Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Ritschard; Matthias Studer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence analysis and related approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95420-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Demography: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grow; Jan Van Bavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling in Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-51, 2017, The Springer Series on Demographic Methods and Population Analysis, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32283-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Approach: Applications to Historical Demography and Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.D5RTMR. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/D5RTMR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub BIJAK (ed.), 2022, Towards Bayesian Model-based Demography. Agency, Complexity and Uncertainty in Migration Studies, Methodos Series n° 17, Springer Nature Switzerland AG., 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bibliographie critique, 77 (4), pp.698-700. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of: Bijak J. (ed.), 2022, Towards Bayesian Model-Based Demography: Agency, Complexity and Uncertainty in Migration Studies, Springer Nature Switzerland, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Book Reviews, 77 (4), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : BRYANT John, ZHANG Junni L., 2018, Bayesian Demographic Estimation and Forecasting, CRC Press: Taylor & Francis Group, Boca Raton (FL), Statistics in the Social and Behavioural Sciences Series, 292 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.618-620. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRYANT J. and ZHANG J. L., 2018, Bayesian demographic estimation and forecasting, Boca Raton, CRC Press, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.590-592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : MAZZUCO Stefan, KEILMAN Nico (eds.), 2020, Developments in Demographic Forecasting, Springer Nature, Switzerland AG, The Springer Series on Demographic Methods and Population Analysis, VIII + 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.621-623. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : MAZZUCO S. and KEILMAN N. (eds.), 2020, Developments in demographic forecasting (The Springer Series on Demographic Methods and Population Analysis, vol. 49), Cham, Springer Nature Switzerland, viii + 258 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.593-595. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Burch’s Model-Based Demography: essays on integrating data, technique and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3-4), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25336/csp29382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distances between humans using Taylor’s law and geometric probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.197-218. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2017.1289049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliographie critique, 72 (1), pp.160-163. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1701.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts d’une procédure récente d’inférence bayésienne pour l’étude de l’impact des crises démographiques. Application à trois sites médiévaux bas-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0175-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Book reviews, 72 (1), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème clé de la paléodémographie : comment estimer l’âge au décès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.43-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du comportement peut-elle améliorer la démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'étude des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Book reviews, 71 (2), pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bibliographie critique, 71 (2), pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Lloyd B. Potter (eds.), Emerging Techniques in Applieds Demography, Dordrecht, Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bibliographie critique, 70 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Llyod B. Potter, eds., Emerging Techniques in Applied Demography, Dordrecht: Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying paradigm change in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2014.30.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the four Beconian idols still alive in demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quetelet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rqj2014.02.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Age Structure of a Buried Adult Population: A New Statistical Approach Applied to Archaeological Digs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (2), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode bayésienne et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating changes of residence for cross national comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.631-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les changements de résidence pour permettre les comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Note de recherche, 67 (4), pp.747-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub Bijak : Forecasting International Migration in Europe : A Bayesian View, Dordrecht, Heidelberg, London, New York, Springer 2011, 308p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (2), pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John Stilwell and Martin Clarke (eds): Population Dynamics and Projection Methods, Dordrecht Heidelberg London New York, Springer, 2011, 226 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (3-4), pp.767-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’âge sans le mesurer en paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Age without Measuring it: A New Method in Paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-144. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marc Barbut, La mesure des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bibliographie critique, 64 (1), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, science constituée ou en voie de constitution ? Esquisse d'un programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.701.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements démographiques et génétique du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atam Vetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.457-488. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing paradigm in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 279, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between spatial mobility, family and career life-cycle: A French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.esr.a036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse de la mobilité résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 179, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les départs, hors de France, des travailleurs étrangers. Un essai de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968, 23 (4), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1528094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Human Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.269, 2022, Methodos Series, Robert Franck; Daniel Courgeau, 978-3-031-16142-1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16143-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2017, Methodological Investigations in Agent-Based Modelling, 978-3-319-72408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329, 2013, Ined Population Studies, 978-3319015521. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-319-01553-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Social Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308, 2012, Methodos series, 978-94-007-2879-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2879-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2007, Springer series on demographic methods and population analysis, 978-1-4020-5622-2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5622-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and Epistemology of Multilevel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2003, Methodos Series, 978-1-4020-4675-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age civil, âge social et âge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge : modèles probabilistes et approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUSSP International Population Conférence, 26-31 Août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan, Corée du Sud, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs biologiques d'âge à la restitution démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches non déterministes de l'âge. Journée d'étude de l'atelier Condorcet 11 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ined, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque du Groupement des Anthropologistes de Langue Française (GALF), mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge en paléodémographie : approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.upf.edu/handle/10230/57522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bijak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silverman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/D5RTMR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25336/csp29382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0175-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2017.1289049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2014.30.32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2014.02.02.02" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1XQ8TSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salut Muhidin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1001.0117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.701.0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atam Vetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.esr.a036382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61FAF746B81E677002A6F6E8420582A9A947068C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1528094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319724065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-01553-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-319-01553-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9789400728783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2879-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.upf.edu/handle/10230/57522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bijak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silverman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/D5RTMR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25336/csp29382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2017.1289049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0175-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2014.30.32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2014.02.02.02" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1XQ8TSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salut Muhidin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1001.0117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.701.0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atam Vetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.esr.a036382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61FAF746B81E677002A6F6E8420582A9A947068C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1528094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319724065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-01553-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-319-01553-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9789400728783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2879-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>