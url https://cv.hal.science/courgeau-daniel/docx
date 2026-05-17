--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel COURGEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel âge avez-vous vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Anthropologie et/ou démographie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente; Isabelle Séguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-356, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Antropology and/or social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodigitalk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellaterra Editions, pp.339-356, 2023, 9 788419 160485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the « Bayesian statistical method » to high-light the impact of demographic crises in early medieval period, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belvedere Oscar; Bergemann Johannes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and historical demography. Methods and case studies between Mediterranean and Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttinger Studien zur Mediterranen Archäologie (14), pp.181-190, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in Demography: From Statistics to Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-187, 2018, Methodos series, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72408-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Different Approaches in Population Science Lead to Divergent or Convergent Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Ritschard; Matthias Studer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence analysis and related approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95420-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Demography: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grow; Jan Van Bavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling in Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-51, 2017, The Springer Series on Demographic Methods and Population Analysis, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32283-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Approach: Applications to Historical Demography and Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.D5RTMR. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/D5RTMR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub BIJAK (ed.), 2022, Towards Bayesian Model-based Demography. Agency, Complexity and Uncertainty in Migration Studies, Methodos Series n° 17, Springer Nature Switzerland AG., 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bibliographie critique, 77 (4), pp.698-700. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of: Bijak J. (ed.), 2022, Towards Bayesian Model-Based Demography: Agency, Complexity and Uncertainty in Migration Studies, Springer Nature Switzerland, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Book Reviews, 77 (4), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : BRYANT John, ZHANG Junni L., 2018, Bayesian Demographic Estimation and Forecasting, CRC Press: Taylor & Francis Group, Boca Raton (FL), Statistics in the Social and Behavioural Sciences Series, 292 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.618-620. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRYANT J. and ZHANG J. L., 2018, Bayesian demographic estimation and forecasting, Boca Raton, CRC Press, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.590-592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : MAZZUCO Stefan, KEILMAN Nico (eds.), 2020, Developments in Demographic Forecasting, Springer Nature, Switzerland AG, The Springer Series on Demographic Methods and Population Analysis, VIII + 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.621-623. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : MAZZUCO S. and KEILMAN N. (eds.), 2020, Developments in demographic forecasting (The Springer Series on Demographic Methods and Population Analysis, vol. 49), Cham, Springer Nature Switzerland, viii + 258 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.593-595. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Burch’s Model-Based Demography: essays on integrating data, technique and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3-4), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25336/csp29382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distances between humans using Taylor’s law and geometric probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.197-218. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2017.1289049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliographie critique, 72 (1), pp.160-163. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1701.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts d’une procédure récente d’inférence bayésienne pour l’étude de l’impact des crises démographiques. Application à trois sites médiévaux bas-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0175-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Book reviews, 72 (1), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème clé de la paléodémographie : comment estimer l’âge au décès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.43-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du comportement peut-elle améliorer la démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'étude des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Book reviews, 71 (2), pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bibliographie critique, 71 (2), pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Lloyd B. Potter (eds.), Emerging Techniques in Applieds Demography, Dordrecht, Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bibliographie critique, 70 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Llyod B. Potter, eds., Emerging Techniques in Applied Demography, Dordrecht: Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying paradigm change in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2014.30.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the four Beconian idols still alive in demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quetelet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rqj2014.02.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Age Structure of a Buried Adult Population: A New Statistical Approach Applied to Archaeological Digs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (2), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode bayésienne et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating changes of residence for cross national comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.631-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les changements de résidence pour permettre les comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Note de recherche, 67 (4), pp.747-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub Bijak : Forecasting International Migration in Europe : A Bayesian View, Dordrecht, Heidelberg, London, New York, Springer 2011, 308p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (2), pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John Stilwell and Martin Clarke (eds): Population Dynamics and Projection Methods, Dordrecht Heidelberg London New York, Springer, 2011, 226 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (3-4), pp.767-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’âge sans le mesurer en paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Age without Measuring it: A New Method in Paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-144. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marc Barbut, La mesure des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bibliographie critique, 64 (1), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, science constituée ou en voie de constitution ? Esquisse d'un programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.701.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements démographiques et génétique du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atam Vetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.457-488. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing paradigm in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 279, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between spatial mobility, family and career life-cycle: A French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.esr.a036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse de la mobilité résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 179, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les départs, hors de France, des travailleurs étrangers. Un essai de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968, 23 (4), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1528094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Human Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.269, 2022, Methodos Series, Robert Franck; Daniel Courgeau, 978-3-031-16142-1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16143-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2017, Methodological Investigations in Agent-Based Modelling, 978-3-319-72408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329, 2013, Ined Population Studies, 978-3319015521. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-319-01553-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Social Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308, 2012, Methodos series, 978-94-007-2879-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2879-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2007, Springer series on demographic methods and population analysis, 978-1-4020-5622-2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5622-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and Epistemology of Multilevel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2003, Methodos Series, 978-1-4020-4675-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age civil, âge social et âge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge : modèles probabilistes et approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUSSP International Population Conférence, 26-31 Août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan, Corée du Sud, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs biologiques d'âge à la restitution démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches non déterministes de l'âge. Journée d'étude de l'atelier Condorcet 11 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ined, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque du Groupement des Anthropologistes de Langue Française (GALF), mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge en paléodémographie : approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Daniel COURGEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel âge avez-vous vraiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Anthropologie et/ou démographie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Contente; Isabelle Séguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps. Approches transdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bellaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-356, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Bio)Antropology and/or social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prodigitalk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mobilités humaines au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bellaterra Editions, pp.339-356, 2023, 9 788419 160485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the « Bayesian statistical method » to high-light the impact of demographic crises in early medieval period, northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belvedere Oscar; Bergemann Johannes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology and historical demography. Methods and case studies between Mediterranean and Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göttinger Studien zur Mediterranen Archäologie (14), pp.181-190, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in Demography: From Statistics to Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-187, 2018, Methodos series, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72408-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Different Approaches in Population Science Lead to Divergent or Convergent Models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Ritschard; Matthias Studer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequence analysis and related approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95420-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Demography: Towards a Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grow; Jan Van Bavel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Based Modelling in Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-51, 2017, The Springer Series on Demographic Methods and Population Analysis, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32283-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Approach: Applications to Historical Demography and Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qeios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.D5RTMR. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32388/D5RTMR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub BIJAK (ed.), 2022, Towards Bayesian Model-based Demography. Agency, Complexity and Uncertainty in Migration Studies, Methodos Series n° 17, Springer Nature Switzerland AG., 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bibliographie critique, 77 (4), pp.698-700. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of: Bijak J. (ed.), 2022, Towards Bayesian Model-Based Demography: Agency, Complexity and Uncertainty in Migration Studies, Springer Nature Switzerland, 263 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Book Reviews, 77 (4), pp.658-660. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2204.0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRYANT J. and ZHANG J. L., 2018, Bayesian demographic estimation and forecasting, Boca Raton, CRC Press, 292 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.590-592. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : BRYANT John, ZHANG Junni L., 2018, Bayesian Demographic Estimation and Forecasting, CRC Press: Taylor & Francis Group, Boca Raton (FL), Statistics in the Social and Behavioural Sciences Series, 292 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.618-620. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : MAZZUCO Stefan, KEILMAN Nico (eds.), 2020, Developments in Demographic Forecasting, Springer Nature, Switzerland AG, The Springer Series on Demographic Methods and Population Analysis, VIII + 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliographie critique, 75 (4), pp.621-623. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review of : MAZZUCO S. and KEILMAN N. (eds.), 2020, Developments in demographic forecasting (The Springer Series on Demographic Methods and Population Analysis, vol. 49), Cham, Springer Nature Switzerland, viii + 258 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Book Reviews, 75 (4), pp.593-595. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2004.0621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Burch’s Model-Based Demography: essays on integrating data, technique and theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Studies in Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3-4), pp.141-143. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25336/csp29382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling distances between humans using Taylor’s law and geometric probability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.197-218. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2017.1289049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliographie critique, 72 (1), pp.160-163. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1701.0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts d’une procédure récente d’inférence bayésienne pour l’étude de l’impact des crises démographiques. Application à trois sites médiévaux bas-normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0175-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorroochurn Prakash, 2016, Classic Topics on the History of Modern Mathematical Statistics. From Laplace to More Recent Times, Holoken, New Jersey, John Wiley & Sons Inc., 754 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Book reviews, 72 (1), pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème clé de la paléodémographie : comment estimer l’âge au décès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158 (2), pp.43-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du comportement peut-elle améliorer la démographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'étude des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review of : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Book reviews, 71 (2), pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Emmanuel Lazega, Tom A.B. Snijders (eds.), Multilevel Network Analysis for the Social Sciences : Theory, Methods and Applications, New York, Springer, 2016, 375 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bibliographie critique, 71 (2), pp.381-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Lloyd B. Potter (eds.), Emerging Techniques in Applieds Demography, Dordrecht, Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bibliographie critique, 70 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazrul Hoque, Llyod B. Potter, eds., Emerging Techniques in Applied Demography, Dordrecht: Springer, Applied Demography Series, vol. 4, 2015, 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), pp.153-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying paradigm change in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (32), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4054/DemRes.2014.30.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the four Beconian idols still alive in demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quetelet Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rqj2014.02.02.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Age Structure of a Buried Adult Population: A New Statistical Approach Applied to Archaeological Digs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (2), pp.170-183. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode bayésienne et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating changes of residence for cross national comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (4), pp.631-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.08-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les changements de résidence pour permettre les comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut Muhidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Note de recherche, 67 (4), pp.747-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jakub Bijak : Forecasting International Migration in Europe : A Bayesian View, Dordrecht, Heidelberg, London, New York, Springer 2011, 308p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (2), pp.480-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : John Stilwell and Martin Clarke (eds): Population Dynamics and Projection Methods, Dordrecht Heidelberg London New York, Springer, 2011, 226 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliographie critique, 66 (3-4), pp.767-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer l’âge sans le mesurer en paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-147. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Age without Measuring it: A New Method in Paleodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.117-144. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1001.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marc Barbut, La mesure des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bibliographie critique, 64 (1), pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démographie, science constituée ou en voie de constitution ? Esquisse d'un programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.701.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements démographiques et génétique du comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atam Vetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.457-488. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing paradigm in demography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité par temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 279, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between spatial mobility, family and career life-cycle: A French survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 1 (2), pp.139-162. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.esr.a036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baisse de la mobilité résidentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 179, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01488327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les départs, hors de France, des travailleurs étrangers. Un essai de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1968, 23 (4), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1528094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Human Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.269, 2022, Methodos Series, Robert Franck; Daniel Courgeau, 978-3-031-16142-1. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16143-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Investigations in Agent-Based Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Silverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Bijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Silverman. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2017, Methodological Investigations in Agent-Based Modelling, 978-3-319-72408-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Palaeodemography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.329, 2013, Ined Population Studies, 978-3319015521. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-319-01553-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability and Social Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308, 2012, Methodos series, 978-94-007-2879-0. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2879-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.226, 2007, Springer series on demographic methods and population analysis, 978-1-4020-5622-2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5622-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology and Epistemology of Multilevel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235, 2003, Methodos Series, 978-1-4020-4675-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-4675-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age civil, âge social et âge biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge : modèles probabilistes et approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IUSSP International Population Conférence, 26-31 Août 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan, Corée du Sud, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indirect age estimation: probabilistic models and statistical approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Busan (South Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs biologiques d'âge à la restitution démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches non déterministes de l'âge. Journée d'étude de l'atelier Condorcet 11 septembre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ined, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’âge en l’absence d’état civil : une nouvelle méthode statistique et son application à la paléodémographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque du Groupement des Anthropologistes de Langue Française (GALF), mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation indirecte de l'âge en paléodémographie : approche bayésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caussinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Courgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.upf.edu/handle/10230/57522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bijak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silverman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/D5RTMR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25336/csp29382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2017.1289049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0175-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2014.30.32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2014.02.02.02" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1XQ8TSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salut Muhidin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1001.0117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.701.0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atam Vetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.esr.a036382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61FAF746B81E677002A6F6E8420582A9A947068C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1528094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319724065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-01553-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-319-01553-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9789400728783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2879-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379394v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courgeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caussinus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositori.upf.edu/handle/10230/57522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Bijak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Silverman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72408-9_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95420-2_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32283-4_2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32388/D5RTMR" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2204.0698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2004.0621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25336/csp29382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cohen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2017.1289049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0175-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2014.30.32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2014.02.02.02" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1XQ8TSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salut Muhidin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1001.0117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.701.0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atam Vetta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.esr.a036382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61FAF746B81E677002A6F6E8420582A9A947068C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1528094" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16143-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hilton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319724065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-01553-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-319-01553-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9789400728783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2879-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5622-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065640v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4675-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>