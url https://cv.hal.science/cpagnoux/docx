--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1168,1479 +1168,1479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Wales</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Martz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (1), pp.279-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619281v1</w:t>
+                <w:t xml:space="preserve">hal-04655340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6574⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-022-00872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811008v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Martz</w:t>
+                <w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655340v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03323501v1</w:t>
+                <w:t xml:space="preserve">halshs-03425485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Pratt, Oil, Wine, and the Cultural Economy of Ancient Greece: From the Bronze Age to the Archaic Era, New York (2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03985912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.E. Pratt, Oil, Wine, and the Cultural Economy of Ancient Greece: From the Bronze Age to the Archaic Era, New York (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.473-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellenistic grape and olive diversity: A case study from rural estates in Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evi Margaritis</w:t>
+                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102842⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11112187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688892v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hellenistic grape and olive diversity: A case study from rural estates in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.102842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000572v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local domestication or diffusion? Insights into viticulture in Greece from Neolithic to Archaic times, using geometric morphometric analyses of archaeological grape seeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105263⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040458v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local domestication or diffusion? Insights into viticulture in Greece from Neolithic to Archaic times, using geometric morphometric analyses of archaeological grape seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.105263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03425485v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than meets the eye: new archaeobotanical evidence on Bronze Age viticulture and wine making in the Peloponnese, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-019-00733-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638854v1</w:t>
+                <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
+                <w:t xml:space="preserve">More than meets the eye: new archaeobotanical evidence on Bronze Age viticulture and wine making in the Peloponnese, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Medini</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-019-00733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruitiers connus et cultivés en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et des sources écrites</w:t>
               </w:r>
@@ -2698,265 +2698,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02166169v1</w:t>
+                <w:t xml:space="preserve">hal-02121298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pastor</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rovira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121298v1</w:t>
+                <w:t xml:space="preserve">mnhn-02166169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive tree varieties cultivated for the great Baetican oil trade between the 1st and the 4th centuries ad: morphometric analysis of olive stones from Las Delicias (Ecija, Province of Seville, Spain)</w:t>
               </w:r>
@@ -3236,77 +3236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Celant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3402,64 +3402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th conference of the International Work Group of Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t>
@@ -3596,77 +3596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Kofel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos 1873-2023. 150 ans de recherches dans l’île d’Apollon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
@@ -3695,90 +3695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages végétaux de l’Egypte ancienne. Approches archéobotaniques et étude de cas à Plinthine/Taposiris Magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriaki Tsirtsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,90 +4152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind tasting at Plinthine (Western Egyptian delta) during the 1st millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4694,221 +4694,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture aux marges du Delta égyptien au Nouvel Empire et à l’époque ptolémaïque : influences grecques et spécificités locales</w:t>
+                <w:t xml:space="preserve">Grapevine domestication and varietal diversification in Greece from the Neolithic to the Hellenistic period: evidence from written sources, archaebotanical data and morphometric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">séminaire μέλη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03404665v1</w:t>
+                <w:t xml:space="preserve">hal-03143959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine domestication and varietal diversification in Greece from the Neolithic to the Hellenistic period: evidence from written sources, archaebotanical data and morphometric analyses</w:t>
+                <w:t xml:space="preserve">Viticulture aux marges du Delta égyptien au Nouvel Empire et à l’époque ptolémaïque : influences grecques et spécificités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire μέλη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143959v1</w:t>
+                <w:t xml:space="preserve">mnhn-03404665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs sont-ils des mangeurs d’orge ? Etat des lieux des données carpologiques et écrites sur les céréales en Grèce ancienne</w:t>
               </w:r>
@@ -4963,103 +4963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapes from Plinthine (Egyptian Delta) during the 1st mill. BC : piquette, grand cru and fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier transversal SAPOA-PACEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, Unknown Region</w:t>
@@ -5082,307 +5082,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine (Vitis vinifera L.) domestication and viticulture history in Greece from Neolithic to the Archaic period: insights from geometric morphometric analyses of archaeological grape seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture and viticulture in the New Kingdom-Antique Egyptian Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Gkatzogia</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
+              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143366v1</w:t>
+                <w:t xml:space="preserve">hal-02336197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and viticulture in the New Kingdom-Antique Egyptian Delta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grapevine (Vitis vinifera L.) domestication and viticulture history in Greece from Neolithic to the Archaic period: insights from geometric morphometric analyses of archaeological grape seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Gkatzogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+              <w:t xml:space="preserve">18th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336197v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotany of the Egyptian Delta: State of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5390,51 +5390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malleson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandria the cosmopolis: a global perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Études Alexandrines; Leiden University NWO VICI project Innovating Objects, Dec 2019, Alexandrie, Egypt</w:t>
@@ -5463,77 +5463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of viticulture and wine making in Prehistoric Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssa Petridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5565,260 +5565,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité passée au gré des courants : étude biométrique des carporestes des épaves antiques de Port-Vendres 2 et 5</w:t>
+                <w:t xml:space="preserve">Agriculture and fruit tree cultivation in Greece from Bronze Age to Archaic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journée Vernant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Française d’Oxford; Université d’Oxford, Mar 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143381v1</w:t>
+                <w:t xml:space="preserve">hal-03144000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et développement de l’arboriculture en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et écrites</w:t>
+                <w:t xml:space="preserve">La diversité passée au gré des courants : étude biométrique des carporestes des épaves antiques de Port-Vendres 2 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions agricoles, bioarchéologie et paysages anthropisés en Egée et en Adriatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian, Jan 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144005v1</w:t>
+                <w:t xml:space="preserve">hal-03143381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and fruit tree cultivation in Greece from Bronze Age to Archaic times</w:t>
+                <w:t xml:space="preserve">Emergence et développement de l’arboriculture en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Vernant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Française d’Oxford; Université d’Oxford, Mar 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Productions agricoles, bioarchéologie et paysages anthropisés en Egée et en Adriatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, Jan 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144000v1</w:t>
+                <w:t xml:space="preserve">hal-03144005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive tree (Olea europaea L.) domestication and cultivation in Greece from Bronze Age to Roman times: evidence from seed shape and written sources</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres archéobotaniques 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Les Eyzies de Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
@@ -6300,479 +6300,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, nommer et classer les types de vigne dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explotación de los recursos vegetales en un contexto arqueológico rural insular: el pozo púnico del torrent de s'Olivera (Ibiza, España)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torres Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogue interdisciplinaire sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 263-284, 2024, Collection du CEROR, 978-2-36442-102-8</w:t>
+              <w:t xml:space="preserve">Actas del X Congreso Internacional de Estudios Fenicios y Púnicos, Eivissa/Ibiza, 17-21 de octubre de 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edición del Ministerio de Cultura, pp.785-796, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465109v1</w:t>
+                <w:t xml:space="preserve">halshs-05349911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explotación de los recursos vegetales en un contexto arqueológico rural insular: el pozo púnico del torrent de s'Olivera (Ibiza, España)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier, nommer et classer les types de vigne dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas del X Congreso Internacional de Estudios Fenicios y Púnicos, Eivissa/Ibiza, 17-21 de octubre de 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edición del Ministerio de Cultura, pp.785-796, 2024</w:t>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogue interdisciplinaire sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 263-284, 2024, Collection du CEROR, 978-2-36442-102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349911v1</w:t>
+                <w:t xml:space="preserve">hal-04465109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early viticulture in Neolithic and Bronze Age Greece: looking for the best traditional morphometric method to distinguish wild and domestic grape pips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Land management and food resources in Bronze Age central Greece. Insights from archaeobotanical assemblages from the sites of Agia Paraskevi, Kynos and Mitrou (Phthiotida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Karathanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Valamoti S.M.; Dimoula A.; Ntinou M. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soultana-Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with Plants in Prehistoric Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone, pp.57-69, 2022, 978-94-6427-035-8</w:t>
+              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.71-91, 2022, 978-94-6427-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969086v1</w:t>
+                <w:t xml:space="preserve">hal-03985874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land management and food resources in Bronze Age central Greece. Insights from archaeobotanical assemblages from the sites of Agia Paraskevi, Kynos and Mitrou (Phthiotida)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Karathanou</w:t>
+                <w:t xml:space="preserve">Early viticulture in Neolithic and Bronze Age Greece: looking for the best traditional morphometric method to distinguish wild and domestic grape pips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Soultana-Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valamoti S.M.; Dimoula A.; Ntinou M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.71-91, 2022, 978-94-6427-033-4</w:t>
+              <w:t xml:space="preserve">Cooking with Plants in Prehistoric Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone, pp.57-69, 2022, 978-94-6427-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985874v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greece and Anatolia, 1200-500 BC</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,77 +7139,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VitiOrient - Vigne et vin en Egée et en Egypte au Ier millénaire avant notre ère. Rapport des activités 2022 pour l'Ifao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,90 +7323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinthine and Abbad – Analysis report at the laboratoire d’étude des matériaux de l’Ifao. 2019, November 17-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFAO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7428,51 +7428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotany at Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>