--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1168,1479 +1168,1479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Martz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-022-00872-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655340v1</w:t>
+                <w:t xml:space="preserve">hal-03619281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-022-00872-3⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619281v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore sauvage du boulevard Dr Henri-Henrot à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; : approche carpologique de l’environnement du site et des productions de denrées végétales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Matterne</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (1), pp.279-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811008v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allowen Evin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Claire Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11112187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03425485v1</w:t>
+                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Ahmed</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Pratt, Oil, Wine, and the Cultural Economy of Ancient Greece: From the Bronze Age to the Archaic Era, New York (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.473-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+                <w:t xml:space="preserve">Hellenistic grape and olive diversity: A case study from rural estates in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11112187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.102842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellenistic grape and olive diversity: A case study from rural estates in Greece</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindia Jalabadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102842⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688892v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the history of grapevine cultivation in Georgia by combining geometric morphometrics and ancient DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local domestication or diffusion? Insights into viticulture in Greece from Neolithic to Archaic times, using geometric morphometric analyses of archaeological grape seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nana Rusishvili</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00803-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.105263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000572v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local domestication or diffusion? Insights into viticulture in Greece from Neolithic to Archaic times, using geometric morphometric analyses of archaeological grape seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Pip shape echoes grapevine domestication history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.105263. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00877-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040458v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03425485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">More than meets the eye: new archaeobotanical evidence on Bronze Age viticulture and wine making in the Peloponnese, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Medini</w:t>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-019-00733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085498v1</w:t>
+                <w:t xml:space="preserve">hal-02638854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than meets the eye: new archaeobotanical evidence on Bronze Age viticulture and wine making in the Peloponnese, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Lorenzo Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (1), pp.35-50. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00334-019-00733-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638854v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruitiers connus et cultivés en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et des sources écrites</w:t>
               </w:r>
@@ -2698,265 +2698,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pastor</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rovira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121298v1</w:t>
+                <w:t xml:space="preserve">mnhn-02166169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction des agrumes en Méditerranée occidentale. Données archéobotaniques, iconographiques et littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2-3 / 2016), pp.107-129. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.115336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02166169v1</w:t>
+                <w:t xml:space="preserve">hal-02121298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive tree varieties cultivated for the great Baetican oil trade between the 1st and the 4th centuries ad: morphometric analysis of olive stones from Las Delicias (Ecija, Province of Seville, Spain)</w:t>
               </w:r>
@@ -3236,77 +3236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Celant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3402,64 +3402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th conference of the International Work Group of Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t>
@@ -3596,77 +3596,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Kofel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos 1873-2023. 150 ans de recherches dans l’île d’Apollon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
@@ -3695,90 +3695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3939,566 +3939,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages végétaux de l’Egypte ancienne. Approches archéobotaniques et étude de cas à Plinthine/Taposiris Magna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier, nommer et classer les variétés de fruitiers dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires de recherche de l'IFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04251415v1</w:t>
+                <w:t xml:space="preserve">hal-03985887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive trade in the Eastern Mediterranean : diversity and cultivation origin of Olive (Olea europaea) from the Mazotos Shipwreck (4th c. BC) using geometric morphometrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Agricultural resources and vegetal landscapes exploited in Punic Ibiza (Spain): new archaeobotanical contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torres Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS-EMME 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">10th International Congress of Phoenician and Punic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Santa Eulària des Riu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987450v1</w:t>
+                <w:t xml:space="preserve">halshs-03819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind tasting at Plinthine (Western Egyptian delta) during the 1st millennium BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brussel Institute for advanced studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03811103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural resources and vegetal landscapes exploited in Punic Ibiza (Spain): new archaeobotanical contribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paysages végétaux de l’Egypte ancienne. Approches archéobotaniques et étude de cas à Plinthine/Taposiris Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Phoenician and Punic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Santa Eulària des Riu, Spain</w:t>
+              <w:t xml:space="preserve">Les séminaires de recherche de l'IFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03819661v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, nommer et classer les variétés de fruitiers dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
+                <w:t xml:space="preserve">Olive trade in the Eastern Mediterranean : diversity and cultivation origin of Olive (Olea europaea) from the Mazotos Shipwreck (4th c. BC) using geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Tsirtsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICAS-EMME 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985887v1</w:t>
+                <w:t xml:space="preserve">hal-03987450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes exotiques : herbiers et jardins comme objet d'étude de leur acclimatation et de leur conservation</w:t>
               </w:r>
@@ -4694,221 +4694,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine domestication and varietal diversification in Greece from the Neolithic to the Hellenistic period: evidence from written sources, archaebotanical data and morphometric analyses</w:t>
+                <w:t xml:space="preserve">Viticulture aux marges du Delta égyptien au Nouvel Empire et à l’époque ptolémaïque : influences grecques et spécificités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire μέλη</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143959v1</w:t>
+                <w:t xml:space="preserve">mnhn-03404665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture aux marges du Delta égyptien au Nouvel Empire et à l’époque ptolémaïque : influences grecques et spécificités locales</w:t>
+                <w:t xml:space="preserve">Grapevine domestication and varietal diversification in Greece from the Neolithic to the Hellenistic period: evidence from written sources, archaebotanical data and morphometric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">séminaire μέλη</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03404665v1</w:t>
+                <w:t xml:space="preserve">hal-03143959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grecs sont-ils des mangeurs d’orge ? Etat des lieux des données carpologiques et écrites sur les céréales en Grèce ancienne</w:t>
               </w:r>
@@ -4963,103 +4963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapes from Plinthine (Egyptian Delta) during the 1st mill. BC : piquette, grand cru and fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier transversal SAPOA-PACEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, Unknown Region</w:t>
@@ -5088,103 +5088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and viticulture in the New Kingdom-Antique Egyptian Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
@@ -5338,103 +5338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotany of the Egyptian Delta: State of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malleson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandria the cosmopolis: a global perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Études Alexandrines; Leiden University NWO VICI project Innovating Objects, Dec 2019, Alexandrie, Egypt</w:t>
@@ -5463,77 +5463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of viticulture and wine making in Prehistoric Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryssa Petridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5565,260 +5565,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and fruit tree cultivation in Greece from Bronze Age to Archaic times</w:t>
+                <w:t xml:space="preserve">La diversité passée au gré des courants : étude biométrique des carporestes des épaves antiques de Port-Vendres 2 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Vernant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Française d’Oxford; Université d’Oxford, Mar 2017, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144000v1</w:t>
+                <w:t xml:space="preserve">hal-03143381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité passée au gré des courants : étude biométrique des carporestes des épaves antiques de Port-Vendres 2 et 5</w:t>
+                <w:t xml:space="preserve">Emergence et développement de l’arboriculture en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Productions agricoles, bioarchéologie et paysages anthropisés en Egée et en Adriatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian, Jan 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143381v1</w:t>
+                <w:t xml:space="preserve">hal-03144005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et développement de l’arboriculture en Grèce du Néolithique à l’époque romaine. Confrontation des données archéobotaniques et écrites</w:t>
+                <w:t xml:space="preserve">Agriculture and fruit tree cultivation in Greece from Bronze Age to Archaic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions agricoles, bioarchéologie et paysages anthropisés en Egée et en Adriatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian, Jan 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée Vernant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Française d’Oxford; Université d’Oxford, Mar 2017, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144005v1</w:t>
+                <w:t xml:space="preserve">hal-03144000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive tree (Olea europaea L.) domestication and cultivation in Greece from Bronze Age to Roman times: evidence from seed shape and written sources</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres archéobotaniques 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Les Eyzies de Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
@@ -6300,479 +6300,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explotación de los recursos vegetales en un contexto arqueológico rural insular: el pozo púnico del torrent de s'Olivera (Ibiza, España)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier, nommer et classer les types de vigne dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maëlys Blandenet; Marine Bretin-Chabrol; Pascal Luccioni. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas del X Congreso Internacional de Estudios Fenicios y Púnicos, Eivissa/Ibiza, 17-21 de octubre de 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edición del Ministerio de Cultura, pp.785-796, 2024</w:t>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogue interdisciplinaire sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 263-284, 2024, Collection du CEROR, 978-2-36442-102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349911v1</w:t>
+                <w:t xml:space="preserve">hal-04465109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, nommer et classer les types de vigne dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explotación de los recursos vegetales en un contexto arqueológico rural insular: el pozo púnico del torrent de s'Olivera (Ibiza, España)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torres Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogue interdisciplinaire sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 263-284, 2024, Collection du CEROR, 978-2-36442-102-8</w:t>
+              <w:t xml:space="preserve">Actas del X Congreso Internacional de Estudios Fenicios y Púnicos, Eivissa/Ibiza, 17-21 de octubre de 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edición del Ministerio de Cultura, pp.785-796, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465109v1</w:t>
+                <w:t xml:space="preserve">halshs-05349911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land management and food resources in Bronze Age central Greece. Insights from archaeobotanical assemblages from the sites of Agia Paraskevi, Kynos and Mitrou (Phthiotida)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angeliki Karathanou</w:t>
+                <w:t xml:space="preserve">Early viticulture in Neolithic and Bronze Age Greece: looking for the best traditional morphometric method to distinguish wild and domestic grape pips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Soultana-Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valamoti S.M.; Dimoula A.; Ntinou M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.71-91, 2022, 978-94-6427-033-4</w:t>
+              <w:t xml:space="preserve">Cooking with Plants in Prehistoric Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone, pp.57-69, 2022, 978-94-6427-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985874v1</w:t>
+                <w:t xml:space="preserve">hal-03969086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early viticulture in Neolithic and Bronze Age Greece: looking for the best traditional morphometric method to distinguish wild and domestic grape pips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Land management and food resources in Bronze Age central Greece. Insights from archaeobotanical assemblages from the sites of Agia Paraskevi, Kynos and Mitrou (Phthiotida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Karathanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Valamoti S.M.; Dimoula A.; Ntinou M. </w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soultana-Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with Plants in Prehistoric Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone, pp.57-69, 2022, 978-94-6427-035-8</w:t>
+              <w:t xml:space="preserve">Cooking with plants in ancient Europe and beyond. Interdisciplinary approaches to the archaeology of plant foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.71-91, 2022, 978-94-6427-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969086v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greece and Anatolia, 1200-500 BC</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Margaritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,77 +7139,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VitiOrient - Vigne et vin en Egée et en Egypte au Ier millénaire avant notre ère. Rapport des activités 2022 pour l'Ifao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,90 +7323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinthine and Abbad – Analysis report at the laboratoire d’étude des matériaux de l’Ifao. 2019, November 17-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFAO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7428,51 +7428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotany at Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>