--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1475,368 +1475,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.E. Pratt, Oil, Wine, and the Cultural Economy of Ancient Greece: From the Bronze Age to the Archaic Era, New York (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.473-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
+                <w:t xml:space="preserve">hal-03985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Pratt, Oil, Wine, and the Cultural Economy of Ancient Greece: From the Bronze Age to the Archaic Era, New York (2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape diversity of olive stones, resulting from domestication and diversification, unveils traits of the oldest known 6500-years-old table olives from Hishuley Carmel Site (Israel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11112187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03985912v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03425478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellenistic grape and olive diversity: A case study from rural estates in Greece</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,64 +3402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th conference of the International Work Group of Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,566 +3939,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, nommer et classer les variétés de fruitiers dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind tasting at Plinthine (Western Egyptian delta) during the 1st millennium BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Brussel Institute for advanced studies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985887v1</w:t>
+                <w:t xml:space="preserve">mnhn-03811103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural resources and vegetal landscapes exploited in Punic Ibiza (Spain): new archaeobotanical contribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paysages végétaux de l’Egypte ancienne. Approches archéobotaniques et étude de cas à Plinthine/Taposiris Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of Phoenician and Punic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Santa Eulària des Riu, Spain</w:t>
+              <w:t xml:space="preserve">Les séminaires de recherche de l'IFAO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Caire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03819661v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind tasting at Plinthine (Western Egyptian delta) during the 1st millennium BCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive trade in the Eastern Mediterranean : diversity and cultivation origin of Olive (Olea europaea) from the Mazotos Shipwreck (4th c. BC) using geometric morphometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Tsirtsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Margaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussel Institute for advanced studies Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">ICAS-EMME 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03811103v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages végétaux de l’Egypte ancienne. Approches archéobotaniques et étude de cas à Plinthine/Taposiris Magna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier, nommer et classer les variétés de fruitiers dans l’Antiquité : approche croisée des textes et des restes archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les séminaires de recherche de l'IFAO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Caire, France</w:t>
+              <w:t xml:space="preserve">Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251415v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive trade in the Eastern Mediterranean : diversity and cultivation origin of Olive (Olea europaea) from the Mazotos Shipwreck (4th c. BC) using geometric morphometrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Agricultural resources and vegetal landscapes exploited in Punic Ibiza (Spain): new archaeobotanical contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Torres Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS-EMME 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">10th International Congress of Phoenician and Punic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Santa Eulària des Riu, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987450v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03819661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes exotiques : herbiers et jardins comme objet d'étude de leur acclimatation et de leur conservation</w:t>
               </w:r>
@@ -4713,64 +4713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture aux marges du Delta égyptien au Nouvel Empire et à l’époque ptolémaïque : influences grecques et spécificités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,691 +4957,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapes from Plinthine (Egyptian Delta) during the 1st mill. BC : piquette, grand cru and fuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Agriculture and viticulture in the New Kingdom-Antique Egyptian Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier transversal SAPOA-PACEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336219v1</w:t>
+                <w:t xml:space="preserve">hal-02336197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and viticulture in the New Kingdom-Antique Egyptian Delta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grapevine (Vitis vinifera L.) domestication and viticulture history in Greece from Neolithic to the Archaic period: insights from geometric morphometric analyses of archaeological grape seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Gkatzogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th of the International Workgroup for Palaeoethnobotany</w:t>
+              <w:t xml:space="preserve">18th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336197v1</w:t>
+                <w:t xml:space="preserve">hal-03143366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine (Vitis vinifera L.) domestication and viticulture history in Greece from Neolithic to the Archaic period: insights from geometric morphometric analyses of archaeological grape seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grapes from Plinthine (Egyptian Delta) during the 1st mill. BC : piquette, grand cru and fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugenia Gkatzogia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Atelier transversal SAPOA-PACEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143366v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotany of the Egyptian Delta: State of Research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+                <w:t xml:space="preserve">The origin of viticulture and wine making in Prehistoric Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Malleson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chryssa Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandria the cosmopolis: a global perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Études Alexandrines; Leiden University NWO VICI project Innovating Objects, Dec 2019, Alexandrie, Egypt</w:t>
+              <w:t xml:space="preserve">Beyond subsistence: Human-Nature Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02402049v1</w:t>
+                <w:t xml:space="preserve">hal-03143973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of viticulture and wine making in Prehistoric Greece</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Archaeobotany of the Egyptian Delta: State of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malleson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryssa Petridou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond subsistence: Human-Nature Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Alexandria the cosmopolis: a global perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Études Alexandrines; Leiden University NWO VICI project Innovating Objects, Dec 2019, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143973v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02402049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité passée au gré des courants : étude biométrique des carporestes des épaves antiques de Port-Vendres 2 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres archéobotaniques 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece</w:t>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138e congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t>
@@ -6392,103 +6392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explotación de los recursos vegetales en un contexto arqueológico rural insular: el pozo púnico del torrent de s'Olivera (Ibiza, España)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Torres Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Moroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas del X Congreso Internacional de Estudios Fenicios y Púnicos, Eivissa/Ibiza, 17-21 de octubre de 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edición del Ministerio de Cultura, pp.785-796, 2024</w:t>
@@ -7139,77 +7139,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VitiOrient - Vigne et vin en Egée et en Egypte au Ier millénaire avant notre ère. Rapport des activités 2022 pour l'Ifao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,90 +7323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinthine and Abbad – Analysis report at the laboratoire d’étude des matériaux de l’Ifao. 2019, November 17-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat-Allah El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFAO. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7428,51 +7428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotany at Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat El Dorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7897,51 +7897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Demesticha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Tsirtsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gros-Balthazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.647" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;pek Da&#287;li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;rkem &#199;imen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sabatier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dd6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Moutafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindia Jalabadze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Rusishvili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Matterne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03425478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11112187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Margaritis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102842" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03000572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00803-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00877-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-019-00733-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02166169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.115336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bourgeon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garc&#237;a Vargas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0648-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pagnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-014-0482-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Celant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Fiorentino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Kofel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E. Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03811103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El Dorry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03819661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Marli&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Torres Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Moroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847753v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brasseur" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gkatzogia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02402049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malleson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969086v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Karathanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127287v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esag.swiss/eretria-series/eretria-xxv/eretria-fouilles-et-recherches-xxv-vol-1/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.2107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02955354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Dorry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saleh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865509v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>