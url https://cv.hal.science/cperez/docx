--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -325,537 +325,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
+                <w:t xml:space="preserve">El impacto de la tecnología digital sobre el trabajo: de hipótesis deterministas a márgenes de acción sindical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maé Geymond</w:t>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
+              <w:t xml:space="preserve">Cuestiones de sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.e173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24215/23468904e173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908527v1</w:t>
+                <w:t xml:space="preserve">halshs-04964580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto de la tecnología digital sobre el trabajo: de hipótesis deterministas a márgenes de acción sindical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gautié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuestiones de sociología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.e173. </w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24215/23468904e173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04964580v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui concourt le plus à la perte de sens chez les agents c’est le déficit de cohérence éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Revue de l'IRES, N° 107-108 (2-3), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.107.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04923958v1</w:t>
+                <w:t xml:space="preserve">hal-04122043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation continue : organisation, enjeux et trajectoires professionnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce qui concourt le plus à la perte de sens chez les agents c’est le déficit de cohérence éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (16), pp.9-17</w:t>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04310021v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04923958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maé Geymond</w:t>
+                <w:t xml:space="preserve">Formation continue : organisation, enjeux et trajectoires professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (16), pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122043v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « dialogue social » en pratiques et en contextes</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-Taylorism in the Digital Age: Workplace Transformations in French and German Retail Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Jaehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,209 +1285,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi mettre l’organisation au centre de l’analyse des métiers et des parcours professionnels ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avec le Compte Personnel de Formation : l’avènement d’une logique marchande et désintermédiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Vero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0015⟩</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le nouvel adulte en formation face à ses responsabilités À propos du Compte Personnel de Formation, 2 (50), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.050.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316674v1</w:t>
+                <w:t xml:space="preserve">halshs-02309267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec le Compte Personnel de Formation : l’avènement d’une logique marchande et désintermédiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi mettre l’organisation au centre de l’analyse des métiers et des parcours professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Vero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le nouvel adulte en formation face à ses responsabilités À propos du Compte Personnel de Formation, 2 (50), pp.87-100. </w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Que font les organisations aux parcours professionnels ?, 1 (5), pp.15-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.050.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09597-2.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02309267v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02316674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice or technological determinism? Innovation and job quality in retail banking</w:t>
               </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et enjeux des &amp;quot;comptes de formation&amp;quot; : les regards croisés de l'économie et du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,221 +3044,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois précaires et formation continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poser un jugement sur les pratiques de conseil, d'orientation et d'accompagnement des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hors série "Engagement en formation et rapport au travail", pp.29-46</w:t>
+              <w:t xml:space="preserve">Actualité de la Formation Permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 211, pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293814v1</w:t>
+                <w:t xml:space="preserve">halshs-00451984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poser un jugement sur les pratiques de conseil, d'orientation et d'accompagnement des adultes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emplois précaires et formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Formation Permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 211, pp.41-49</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hors série "Engagement en formation et rapport au travail", pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451984v1</w:t>
+                <w:t xml:space="preserve">halshs-00293814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à la formation en entreprise au regard des modes de gestion de la main d'œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Vero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 107, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4408,186 +4408,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualisation de la formation et responsabilisation des actifs au prisme du compte personnel de formation en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une IA en faveur des travailleurs/euses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Berthet; Christophe Guitton; Josiane Vero. </w:t>
+              <w:t xml:space="preserve">Christine Erhel; Bruno Palier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCTARES, 2025, 978-2-36630-152-6</w:t>
+              <w:t xml:space="preserve">Travailler mieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.112, 2025, 978-2-1308-7544-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04923941v1</w:t>
+                <w:t xml:space="preserve">halshs-05407646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une IA en faveur des travailleurs/euses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individualisation de la formation et responsabilisation des actifs au prisme du compte personnel de formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Erhel; Bruno Palier. </w:t>
+              <w:t xml:space="preserve">Thierry Berthet; Christophe Guitton; Josiane Vero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler mieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.112, 2025, 978-2-1308-7544-4</w:t>
+              <w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARES, 2025, 978-2-36630-152-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05407646v1</w:t>
+                <w:t xml:space="preserve">halshs-04923941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
               </w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le taylorisme à l'ère du numérique. Le cas des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4922,51 +4922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovacion y calidad del empleo : algunos resultados del programa de investigacion europe QuInnE en dos sectores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,242 +5243,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocational Guidance for Job Applicants in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Kraatz et B.-J. Ertelt (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Carré et P. Caspar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionalisation of Career Guidance in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dvgt Verlag, pp.317-335, 2011</w:t>
+              <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.125-142, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00620808v1</w:t>
+                <w:t xml:space="preserve">halshs-00646423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocational Guidance for Job Applicants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Carré et P. Caspar. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Personnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Kraatz et B.-J. Ertelt (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, pp.125-142, 2011</w:t>
+              <w:t xml:space="preserve">Professionalisation of Career Guidance in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dvgt Verlag, pp.317-335, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646423v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes individuels de formation : fondements et enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,186 +5841,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer l'efficacité organisationnelle d'un dispositif public : l'exemple des Plans Locaux d'Insertion par l'Economique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique publique de l'emploi aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gazier B., Outin J.L., Audier F. </w:t>
+              <w:t xml:space="preserve">Barbier J.C., Gautié J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie sociale, formes d'organisation et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.82-86, 1999</w:t>
+              <w:t xml:space="preserve">Les politiques de l'emploi en Europe et aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.197-217, 1999, Les cahiers du CEE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00714393v1</w:t>
+                <w:t xml:space="preserve">halshs-00714404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique publique de l'emploi aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer l'efficacité organisationnelle d'un dispositif public : l'exemple des Plans Locaux d'Insertion par l'Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barbier J.C., Gautié J. </w:t>
+              <w:t xml:space="preserve">Gazier B., Outin J.L., Audier F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques de l'emploi en Europe et aux États-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.197-217, 1999, Les cahiers du CEE</w:t>
+              <w:t xml:space="preserve">L'économie sociale, formes d'organisation et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.82-86, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00714404v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6038,90 +6038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Life Long Learning through Individual Accounts: from Asset-Based to Capability-Based Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,216 +7613,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digitisation of warehousing work. Innovations, employment and job quality in French, German and Dutch retail logistics companies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+                <w:t xml:space="preserve">Digitalisation and Artificial Intelligence: the New Face of the Retail Banking Sector. Evidence from France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Keune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Perez</w:t>
+                <w:t xml:space="preserve">Fuensanta Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01884127v1</w:t>
+                <w:t xml:space="preserve">halshs-01884121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation and Artificial Intelligence: the New Face of the Retail Banking Sector. Evidence from France and Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digitisation of warehousing work. Innovations, employment and job quality in French, German and Dutch retail logistics companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Jaehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Keune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas A.S. Koene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01884121v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démission et licenciements : quels liens avec les changements organisationnels et/ou technologiques des entreprises ?</w:t>
               </w:r>
@@ -8056,90 +8056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,51 +8816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83B9B641"/>
+    <w:nsid w:val="BA27B6B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9047,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cperez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9344-5823" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066971780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003026856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X251358583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Estrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irj.12342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.050.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubert-Tarby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tezcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Vente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zagal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeiliguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.02.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFD9WBRH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024205ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or. Kairis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Karavitis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritsema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0109-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261018310385440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1471903042000256529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Malinge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1996.10508930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repid.com/Redonner-du-sens-au-travail.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vourc'H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/fr/social-issues-migration-health/individualising-training-access-schemes-france-the-compte-personnel-de-formation-personal-training-account-cpf_301041f1-en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/socio-economie-du-travail-2016-n-1-etre-entrepreneur-de-soi-meme-l-auto-emploi-introduction-au-numero-special.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Personnaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/traite-des-sciences-et-des-techniques-de-la-formation--9782100821457-page-95?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Verd Pericas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wright" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cperez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9344-5823" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066971780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003026856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X251358583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Estrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irj.12342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.050.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubert-Tarby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tezcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Vente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zagal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeiliguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.02.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFD9WBRH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024205ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or. Kairis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Karavitis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritsema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0109-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261018310385440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1471903042000256529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Malinge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1996.10508930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repid.com/Redonner-du-sens-au-travail.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vourc'H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/fr/social-issues-migration-health/individualising-training-access-schemes-france-the-compte-personnel-de-formation-personal-training-account-cpf_301041f1-en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/socio-economie-du-travail-2016-n-1-etre-entrepreneur-de-soi-meme-l-auto-emploi-introduction-au-numero-special.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Personnaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/traite-des-sciences-et-des-techniques-de-la-formation--9782100821457-page-95?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Verd Pericas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wright" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>