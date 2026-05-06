--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -325,537 +325,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El impacto de la tecnología digital sobre el trabajo: de hipótesis deterministas a márgenes de acción sindical</w:t>
+                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuestiones de sociología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24215/23468904e173⟩</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04964580v1</w:t>
+                <w:t xml:space="preserve">hal-04908527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized Bodies of Collective Representation in the Fragmented Company: A Power Resource?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maé Geymond</w:t>
+                <w:t xml:space="preserve">El impacto de la tecnología digital sobre el trabajo: de hipótesis deterministas a márgenes de acción sindical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (4), </w:t>
+              <w:t xml:space="preserve">Cuestiones de sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.e173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111512ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24215/23468904e173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908527v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04964580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce qui concourt le plus à la perte de sens chez les agents c’est le déficit de cohérence éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.74-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122043v1</w:t>
+                <w:t xml:space="preserve">halshs-04923958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui concourt le plus à la perte de sens chez les agents c’est le déficit de cohérence éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation continue : organisation, enjeux et trajectoires professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.74-77</w:t>
+              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (16), pp.9-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04923958v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation continue : organisation, enjeux et trajectoires professionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Estrade</w:t>
+                <w:t xml:space="preserve">Face à l’éclatement des entreprises, une représentation collective mise en défaut : une analyse à partir de l’enquête REPONSE 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Revue de l'IRES, N° 107-108 (2-3), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.107.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04310021v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « dialogue social » en pratiques et en contextes</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-Taylorism in the Digital Age: Workplace Transformations in French and German Retail Warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Jaehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et enjeux des &amp;quot;comptes de formation&amp;quot; : les regards croisés de l'économie et du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,178 +3044,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00345963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poser un jugement sur les pratiques de conseil, d'orientation et d'accompagnement des adultes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emplois précaires et formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Formation Permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 211, pp.41-49</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Hors série "Engagement en formation et rapport au travail", pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00451984v1</w:t>
+                <w:t xml:space="preserve">halshs-00293814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois précaires et formation continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poser un jugement sur les pratiques de conseil, d'orientation et d'accompagnement des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Hors série "Engagement en formation et rapport au travail", pp.29-46</w:t>
+              <w:t xml:space="preserve">Actualité de la Formation Permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 211, pp.41-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293814v1</w:t>
+                <w:t xml:space="preserve">halshs-00451984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès à la formation en entreprise au regard des modes de gestion de la main d'œuvre</w:t>
               </w:r>
@@ -4408,186 +4408,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une IA en faveur des travailleurs/euses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individualisation de la formation et responsabilisation des actifs au prisme du compte personnel de formation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Erhel; Bruno Palier. </w:t>
+              <w:t xml:space="preserve">Thierry Berthet; Christophe Guitton; Josiane Vero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler mieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.112, 2025, 978-2-1308-7544-4</w:t>
+              <w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCTARES, 2025, 978-2-36630-152-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05407646v1</w:t>
+                <w:t xml:space="preserve">halshs-04923941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualisation de la formation et responsabilisation des actifs au prisme du compte personnel de formation en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une IA en faveur des travailleurs/euses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Berthet; Christophe Guitton; Josiane Vero. </w:t>
+              <w:t xml:space="preserve">Christine Erhel; Bruno Palier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner par l’injonction. Le nouvel esprit des politiques du marché du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OCTARES, 2025, 978-2-36630-152-6</w:t>
+              <w:t xml:space="preserve">Travailler mieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.112, 2025, 978-2-1308-7544-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04923941v1</w:t>
+                <w:t xml:space="preserve">halshs-05407646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
               </w:r>
@@ -4754,51 +4754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le taylorisme à l'ère du numérique. Le cas des entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4922,51 +4922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovacion y calidad del empleo : algunos resultados del programa de investigacion europe QuInnE en dos sectores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,242 +5243,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocational Guidance for Job Applicants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Carré et P. Caspar. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Personnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Kraatz et B.-J. Ertelt (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, pp.125-142, 2011</w:t>
+              <w:t xml:space="preserve">Professionalisation of Career Guidance in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dvgt Verlag, pp.317-335, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00646423v1</w:t>
+                <w:t xml:space="preserve">halshs-00620808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocational Guidance for Job Applicants in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociologie de la formation post-scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Kraatz et B.-J. Ertelt (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Carré et P. Caspar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionalisation of Career Guidance in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dvgt Verlag, pp.317-335, 2011</w:t>
+              <w:t xml:space="preserve">Traité des sciences et des techniques de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.125-142, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00620808v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes individuels de formation : fondements et enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,186 +5841,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique publique de l'emploi aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluer l'efficacité organisationnelle d'un dispositif public : l'exemple des Plans Locaux d'Insertion par l'Economique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barbier J.C., Gautié J. </w:t>
+              <w:t xml:space="preserve">Gazier B., Outin J.L., Audier F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques de l'emploi en Europe et aux États-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.197-217, 1999, Les cahiers du CEE</w:t>
+              <w:t xml:space="preserve">L'économie sociale, formes d'organisation et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.82-86, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00714404v1</w:t>
+                <w:t xml:space="preserve">halshs-00714393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer l'efficacité organisationnelle d'un dispositif public : l'exemple des Plans Locaux d'Insertion par l'Economique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique publique de l'emploi aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gazier B., Outin J.L., Audier F. </w:t>
+              <w:t xml:space="preserve">Barbier J.C., Gautié J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie sociale, formes d'organisation et institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.82-86, 1999</w:t>
+              <w:t xml:space="preserve">Les politiques de l'emploi en Europe et aux États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.197-217, 1999, Les cahiers du CEE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00714393v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6038,90 +6038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7120,51 +7120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Life Long Learning through Individual Accounts: from Asset-Based to Capability-Based Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,216 +7613,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation and Artificial Intelligence: the New Face of the Retail Banking Sector. Evidence from France and Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The digitisation of warehousing work. Innovations, employment and job quality in French, German and Dutch retail logistics companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Jaehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Keune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas A.S. Koene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01884121v1</w:t>
+                <w:t xml:space="preserve">halshs-01884127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digitisation of warehousing work. Innovations, employment and job quality in French, German and Dutch retail logistics companies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitalisation and Artificial Intelligence: the New Face of the Retail Banking Sector. Evidence from France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuensanta Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Keune</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01884127v1</w:t>
+                <w:t xml:space="preserve">halshs-01884121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démission et licenciements : quels liens avec les changements organisationnels et/ou technologiques des entreprises ?</w:t>
               </w:r>
@@ -8056,90 +8056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprise éclatée et périmètre de la représentation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Geymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8313,51 +8313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'ajustement à la crise : des relations professionnelles sous tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8816,51 +8816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA27B6B4"/>
+    <w:nsid w:val="40B0ADF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9047,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cperez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9344-5823" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066971780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003026856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X251358583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Estrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irj.12342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.050.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubert-Tarby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tezcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Vente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zagal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeiliguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.02.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFD9WBRH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024205ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or. Kairis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Karavitis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritsema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0109-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261018310385440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1471903042000256529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Malinge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1996.10508930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repid.com/Redonner-du-sens-au-travail.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vourc'H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/fr/social-issues-migration-health/individualising-training-access-schemes-france-the-compte-personnel-de-formation-personal-training-account-cpf_301041f1-en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/socio-economie-du-travail-2016-n-1-etre-entrepreneur-de-soi-meme-l-auto-emploi-introduction-au-numero-special.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Personnaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/traite-des-sciences-et-des-techniques-de-la-formation--9782100821457-page-95?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646423v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Verd Pericas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wright" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cperez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9344-5823" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066971780" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003026856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0143831X251358583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Geymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111512ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/23468904e173" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Estrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;venot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.107.0013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Signoretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irj.12342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.053.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028212v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jaehrling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.050.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Vero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09597-2.p.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubert-Tarby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06859-4.p.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710063v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guergoat-Larivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tezcan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Vente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zagal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeiliguer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.02.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFD9WBRH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01306493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#232;venot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.084.0059" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az de Neira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mediato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monthel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024205ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01223238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kosmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or. Kairis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Karavitis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritsema" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-013-0109-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.012.0209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0261018310385440" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2005.7172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;haut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1471903042000256529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375035v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lancelot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Malinge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.1996.10508930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repid.com/Redonner-du-sens-au-travail.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Vourc'H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd-ilibrary.org/fr/social-issues-migration-health/individualising-training-access-schemes-france-the-compte-personnel-de-formation-personal-training-account-cpf_301041f1-en" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/socio-economie-du-travail-2016-n-1-etre-entrepreneur-de-soi-meme-l-auto-emploi-introduction-au-numero-special.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Outin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Personnaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407646v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/traite-des-sciences-et-des-techniques-de-la-formation--9782100821457-page-95?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207059v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379800v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.carre.2017.01.0087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371030v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Miquel Verd Pericas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714404v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179299v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wright" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233493v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.085.0020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04923983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533677v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706675v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417939v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884127v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Keune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas A.S. Koene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648876v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714412v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dessein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamote" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lasserre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01104218v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665371v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Audier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Di Paola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moullet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN20015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>