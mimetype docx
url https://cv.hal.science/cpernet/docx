--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Pernet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Ensimag, Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111757991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Mathematics with SageMath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIAM, 2018, 978-1-61197-545-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul mathématique avec Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CreateSpace, pp.468, 2013, 9781481191043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order lifting for polynomial Sylvester matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.101803. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2023.101803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic computation of the characteristic polynomial in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101572. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2021.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification Protocols with Sub-Linear Communication for Polynomial Matrix Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rosenkilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.165--198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Complexity of Block Low-Rank Factorizations with Fast Matrix Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.1478-1496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1255628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and space efficient generators for quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on the 41th International Symposium on Symbolic and Alge-braic Computation (ISSAC’16), 85, pp.224-246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-profile revealing Gaussian elimination and the CUP matrix decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.46-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of Hermite normal forms of random integer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130 (7), pp.1675―1683. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Krylov iterates in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '24: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Raleigh, NC, United States. pp.419-428, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact computations with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'23: the 2023 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tromso, Norway. pp.480-489, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3597066.3597102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Characteristic Polynomial of Generic Toeplitz-like and Hankel-like Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Karpman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2021 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint Petersburg, Russia. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Interpolation With Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '21: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, Russia. pp.241-247, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Rational Function Interpolation with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria. pp.335-357, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Termination in Parametric Linear System Solving and Rational Function Vector Recovery with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Waddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'17 - 2017 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation Codes and their decoding beyond half the minimal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC - 39th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp. 272-279, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decoding of quasi-BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCC - International Workshop on Coding and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Outsourced Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation and Berlekamp/Massey Algorithm That Correct Outlier Errors in Input Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC \'12: Proceedings of the 2012 international symposium on symbolic and algebraic computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stalinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Decomposition of Dense Matrices over GF(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wokshop on Tools for Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading constants of rank deficient Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Kalman form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009558v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dense Gaussian Elimination over the Finite Field with Two Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre linéaire exacte efficace : le calcul du polynôme caractéristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00111346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Reliable Algebraic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université Joseph Fourier, Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01094212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Pernet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Ensimag, Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111757991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Mathematics with SageMath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIAM, 2018, 978-1-61197-545-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul mathématique avec Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CreateSpace, pp.468, 2013, 9781481191043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order lifting for polynomial Sylvester matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.101803. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2023.101803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic computation of the characteristic polynomial in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101572. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2021.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification Protocols with Sub-Linear Communication for Polynomial Matrix Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rosenkilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.165--198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Complexity of Block Low-Rank Factorizations with Fast Matrix Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.1478-1496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1255628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and space efficient generators for quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on the 41th International Symposium on Symbolic and Alge-braic Computation (ISSAC’16), 85, pp.224-246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-profile revealing Gaussian elimination and the CUP matrix decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.46-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of Hermite normal forms of random integer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130 (7), pp.1675―1683. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Krylov iterates in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '24: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Raleigh, NC, United States. pp.419-428, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact computations with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'23: the 2023 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tromso, Norway. pp.480-489, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3597066.3597102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Characteristic Polynomial of Generic Toeplitz-like and Hankel-like Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Karpman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2021 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint Petersburg, Russia. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Interpolation With Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '21: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, Russia. pp.241-247, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Rational Function Interpolation with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria. pp.335-357, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Termination in Parametric Linear System Solving and Rational Function Vector Recovery with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Waddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'17 - 2017 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation Codes and their decoding beyond half the minimal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC - 39th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp. 272-279, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decoding of quasi-BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCC - International Workshop on Coding and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Outsourced Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation and Berlekamp/Massey Algorithm That Correct Outlier Errors in Input Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC \'12: Proceedings of the 2012 international symposium on symbolic and algebraic computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stalinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Decomposition of Dense Matrices over GF(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wokshop on Tools for Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading constants of rank deficient Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Kalman form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009558v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dense Gaussian Elimination over the Finite Field with Two Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre linéaire exacte efficace : le calcul du polynôme caractéristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00111346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Reliable Algebraic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université Joseph Fourier, Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01094212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E526F4"/>
+    <w:nsid w:val="29AF1F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cpernet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111757991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740320v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Signargout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2023.101803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02963147v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2021.101572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01829139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rosenkilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008666v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255628" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424252v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2010.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445355v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Waddell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264131v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Comer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009558v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Bard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cpernet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111757991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740320v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Signargout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2023.101803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02963147v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2021.101572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01829139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rosenkilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008666v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255628" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424252v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2010.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445355v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Waddell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264131v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Comer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009558v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Bard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>