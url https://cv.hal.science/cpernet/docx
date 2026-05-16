--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Pernet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Ensimag, Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111757991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Mathematics with SageMath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIAM, 2018, 978-1-61197-545-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul mathématique avec Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CreateSpace, pp.468, 2013, 9781481191043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order lifting for polynomial Sylvester matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.101803. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2023.101803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic computation of the characteristic polynomial in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101572. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2021.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification Protocols with Sub-Linear Communication for Polynomial Matrix Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rosenkilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.165--198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Complexity of Block Low-Rank Factorizations with Fast Matrix Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.1478-1496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1255628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and space efficient generators for quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on the 41th International Symposium on Symbolic and Alge-braic Computation (ISSAC’16), 85, pp.224-246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-profile revealing Gaussian elimination and the CUP matrix decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.46-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of Hermite normal forms of random integer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130 (7), pp.1675―1683. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Krylov iterates in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '24: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Raleigh, NC, United States. pp.419-428, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact computations with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'23: the 2023 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tromso, Norway. pp.480-489, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3597066.3597102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Characteristic Polynomial of Generic Toeplitz-like and Hankel-like Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Karpman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2021 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint Petersburg, Russia. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Interpolation With Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '21: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, Russia. pp.241-247, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Rational Function Interpolation with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria. pp.335-357, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Termination in Parametric Linear System Solving and Rational Function Vector Recovery with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Waddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'17 - 2017 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation Codes and their decoding beyond half the minimal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC - 39th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp. 272-279, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decoding of quasi-BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCC - International Workshop on Coding and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Outsourced Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation and Berlekamp/Massey Algorithm That Correct Outlier Errors in Input Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC \'12: Proceedings of the 2012 international symposium on symbolic and algebraic computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stalinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Decomposition of Dense Matrices over GF(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wokshop on Tools for Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading constants of rank deficient Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Kalman form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009558v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dense Gaussian Elimination over the Finite Field with Two Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre linéaire exacte efficace : le calcul du polynôme caractéristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00111346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Reliable Algebraic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université Joseph Fourier, Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01094212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Pernet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Ensimag, Grenoble INP - UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cpernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111757991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Mathematics with SageMath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SIAM, 2018, 978-1-61197-545-1. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul mathématique avec Sage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CreateSpace, pp.468, 2013, 9781481191043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540485v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les codes détecteurs et correcteurs d'erreurs pour la fiabilité des calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Michel Daydé; Christian Jutten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.51-59, 2025, 9782271153739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational linear algebra over finite fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gary L. Mullen and Daniel Panario. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Finite Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; Hall / CRC, pp.514-528, 2013, Discrete Mathematics and Its Applications, 9781439873786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated generation of fast and accurate algorithms for recursive matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.102524. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2025.102524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order lifting for polynomial Sylvester matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.101803. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2023.101803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740320v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fast algorithms multiplying a matrix by its adjoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 115 (March–April), pp.285-315. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic computation of the characteristic polynomial in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.101572. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jco.2021.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification Protocols with Sub-Linear Communication for Polynomial Matrix Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rosenkilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.165--198. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2020.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination-based certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.246-269. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Complexity of Block Low-Rank Factorizations with Fast Matrix Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (4), pp.1478-1496. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1255628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008666v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and space efficient generators for quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special issue on the 41th International Symposium on Symbolic and Alge-braic Computation (ISSAC’16), 85, pp.224-246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of the Rank Profile Matrix and the Generalized Bruhat Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special issue on ISSAC'15, 83, pp.187-210. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursion based parallelization of exact dense linear algebra routines for Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.235-249. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2015.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084238v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-profile revealing Gaussian elimination and the CUP matrix decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.46-68. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2013.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast computation of Hermite normal forms of random integer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130 (7), pp.1675―1683. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2010.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Linear Algebra over Word-Size Prime Fields: the FFLAS and FFPACK packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (3), pp.19:1-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1391989.1391992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018223v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strassen's algorithm is not optimally accurate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Symposium on Symbolic and Algebraic Computation (ISSAC'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2024, Raleigh, NC, United States. pp.254-263, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441653v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Krylov iterates in the time of matrix multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '24: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Raleigh, NC, United States. pp.419-428, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3666000.3669715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPo: Verified Evaluation of Secret Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium (PETS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. pp.354--374, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2023-0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365854v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact computations with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'23: the 2023 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Tromso, Norway. pp.480-489, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3597066.3597102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic proofs of retrievability with low server storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, virtual event, United States. pp.537--554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875379v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Characteristic Polynomial of Generic Toeplitz-like and Hankel-like Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Karpman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2021 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Saint Petersburg, Russia. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Interpolation With Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '21: International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, Russia. pp.241-247, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452143.3465525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite Rational Function Interpolation with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Hong Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Linz, Austria. pp.335-357, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60026-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fast multiplication of a matrix by its transpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 45th International Symposium on Symbolic and Algebraic Computation (ISSAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGSAM, Jul 2020, Kalamata, Greece. pp.162-169, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432390v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU factorization with errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris van der Hoeven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Beijing, China. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3326229.3326244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multi-Party Matrix Multiplication Based on Strassen-Winograd Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Lopez Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Orfila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Security (IWSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan. pp.67-88, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26834-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781554v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric indefinite triangular factorization revealing the rank profile matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States. pp.151-158, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208976.3209019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Termination in Parametric Linear System Solving and Rational Function Vector Recovery with Error Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Storjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleveland Waddell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'17 - 2017 ACM International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certificates for triangular equivalence and rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Symposium on Symbolic and Algebraic Computations - ISSAC'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kaiserslautern, Germany. pp.133-140, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3087604.3087609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing with quasiseparable matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Waterloo, Canada. pp.389-396, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2930889.2930915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Rank Profile Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steve Linton, Jul 2015, Bath, United Kingdom. pp.146--153, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2755996.2756682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation Codes and their decoding beyond half the minimal distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC - 39th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp. 272-279, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2608628.2608660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computation of echelon forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPar-2014 - 20th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.499-510, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. pp.654-662, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the decoding of quasi-BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Quintin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCC - International Workshop on Coding and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Outsourced Linear Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous computation of the row and column rank profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Sultan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2013 - 38th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Boston, MA, United States. pp.181-188, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465506.2465517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Polynomial Interpolation and Berlekamp/Massey Algorithm That Correct Outlier Errors in Input Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Comer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich L. Kaltofen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC \'12: Proceedings of the 2012 international symposium on symbolic and algebraic computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LinBox founding scope allocation, parallel building blocks, and separate compilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMS 2010 - 3rd International Congress on Mathematical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.77-83, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-sensitive decoding for redundant residue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khonji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stalinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC'10: Proceedings of the 2010 International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, New York, NY, United States. pp.265―272, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837934.1837985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Decomposition of Dense Matrices over GF(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Wokshop on Tools for Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Egham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding multiplicities of characteristic polynomial factors of black-box matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David Saunders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.135-142, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory efficient scheduling of Strassen-Winograd's matrix multiplication algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2009 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Séoul, South Korea. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1576702.1576713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163141v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive triangular system solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Symbolic Computation Software - Dagstuhl Seminar 06271</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Dagstuhl, Germany. pp.770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of the Characteristic Polynomial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhendong Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Beijing, China. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Santander, Spain. pp.119-126, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1005285.1005304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite field linear algebra subroutines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation (ISSAC'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lille, France. pp.63-74, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/780506.780515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A more accurate rational non-commutative algorithm for multiplying 4×4 matrices using 48 multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying 4x4 matrices using 48 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05112145v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-commutative algorithm for multiplying a 3×4 matrix by a 4×7 matrix using 63 non-complex multiplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121550v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leading constants of rank deficient Gaussian elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Signargout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Kalman form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rondepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009558v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Dense Gaussian Elimination over the Finite Field with Two Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin R. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFPACK: Finite field linear algebra package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIP RR-2004-2, Laboratoire de l'informatique du parallélisme. 2004, 2+17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algèbre linéaire exacte efficace : le calcul du polynôme caractéristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Joseph-Fourier - Grenoble I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00111346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Reliable Algebraic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université Joseph Fourier, Grenoble 1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01094212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMM: accuracy of Fast Matrix Multiplication algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLinOpt: optimization of linear, bilinear & trilinear programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sedoglavic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29AF1F10"/>
+    <w:nsid w:val="53FA49A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cpernet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111757991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740320v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Signargout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2023.101803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02963147v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2021.101572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01829139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rosenkilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008666v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255628" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424252v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2010.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445355v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465542" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925033v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Waddell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264131v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Comer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009558v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Bard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cpernet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111757991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sedoglavic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102524" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740320v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Signargout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2023.101803" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02963147v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2021.101572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01829139v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rosenkilde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2020.06.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich L. Kaltofen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2019.07.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02008666v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1255628" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424252v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2017.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251223v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Sultan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2016.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084238v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.10.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2013.04.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2010.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441653v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669697" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445355v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365854v5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maignan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2023-0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03978799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3597066.3597102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875379v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Anthoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Jonghe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karpman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465542" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Kaltofen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465525" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432390v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997592v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris van der Hoeven" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781554v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Lopez Fenner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orfila" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26834-3_5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3209019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982114v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleveland Waddell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466093v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3087604.3087609" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264131v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2930889.2930915" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107722v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608660" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_42" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465506.2465517" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Comer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khonji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stalinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837934.1837985" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357262v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163141v5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1576702.1576713" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004056v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Wan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/780506.780515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112145v6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121550v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03976168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009558v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Albrecht" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Bard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00111346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01094212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:624e6f505f0152fd9553d24174af5e4ec5295e8f;origin=https://github.com/jgdumas/Fast-Matrix-Multiplication;visit=swh:1:snp:bf61e170ae54c4e16afc9f3ea3ac09beee525236;anchor=swh:1:rev:6c157fe290af96907c137762643b28da636e4a01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:606e4719f7b82eea0bfd1dfc88d8beb9a666774e;origin=https://github.com/jgdumas/plinopt;visit=swh:1:snp:8f8eba5195a71803e3620f352e6b815e62f268fc;anchor=swh:1:rev:c6b63fa5cfa8aada9f5d6655621ba1b1fbf12588" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>