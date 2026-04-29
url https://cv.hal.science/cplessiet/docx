--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -509,204 +509,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous and interactive virtual actor, cooperative virtual environment for immersive Previsualisation tool oriented to movies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'« acteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaya Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2015 Virtual Reality International Conference (VRIC '15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, 2015</w:t>
+              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre ?,J.-F. Dusigne (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Solitaires intempestifs, pp.360-374, 2015, 978-2-84681-451-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523881v1</w:t>
+                <w:t xml:space="preserve">hal-02523764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'« acteur »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Gagneré</w:t>
+                <w:t xml:space="preserve">Autonomous and interactive virtual actor, cooperative virtual environment for immersive Previsualisation tool oriented to movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaya Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre ?,J.-F. Dusigne (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Solitaires intempestifs, pp.360-374, 2015, 978-2-84681-451-5</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2015 Virtual Reality International Conference (VRIC '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523764v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées des frontières</w:t>
               </w:r>
@@ -1439,222 +1439,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual VRIC '18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Laval France, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3234253.3234293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024942v1</w:t>
+                <w:t xml:space="preserve">hal-04025035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual VRIC '18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Laval France, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3234253.3234293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025035v1</w:t>
+                <w:t xml:space="preserve">hal-04024942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of movement quality using motion capture in theatre</w:t>
               </w:r>
@@ -1751,204 +1751,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets spéciaux: lumière sur les métiers du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « Cinéma : Quand le Code Crève l'Écran »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris-Cité des sciences et de l’industrie, France</w:t>
+              <w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530409v1</w:t>
+                <w:t xml:space="preserve">hal-03076183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets spéciaux: lumière sur les métiers du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">Table-ronde « Cinéma : Quand le Code Crève l'Écran »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris-Cité des sciences et de l’industrie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076183v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation des formations</w:t>
               </w:r>
@@ -4091,51 +4091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F21E42FF"/>
+    <w:nsid w:val="C0C38B26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cplessiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Khemiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuchyan Tsovinar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M&#233;zino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouajjah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHIuXiD54398.2021.9650611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03555676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cplessiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Khemiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuchyan Tsovinar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M&#233;zino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouajjah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHIuXiD54398.2021.9650611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03555676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>