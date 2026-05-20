--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -126,2433 +126,2433 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Panel 5 – Digital Art for Storytelling From one body to another Chair: Dr Paul Micklethwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banuchyan Tsovinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital sustainability, from resilience to transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’empreinte du corps réel au « double-autre » virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Mézino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valeurs de l'empreinte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Boldrini; Léa Dédola; Maëlys Jusseaux; Julien Lomet; Bastien Mouchet, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le jeu vidéo est le catalyseur d'expérimentations théâtrales (2014-2019) [Slides]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Jeu Vidéo - Au Carrefour de l’Histoire, des arts et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Emile Cohl, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration in a virtual reality artwork: the experience of co-presence, co-creation and letting go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCO 2022 - 8th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chicago &amp; Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MITMI Man-In-The-Middle Interaction: The human back in the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRIC 2019 Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Proposal for the Classification of Virtual Character</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.168-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007569401680174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatar Staging : an evolution of a real-time framework for theater based on an on-set previs technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRIC '18: Virtual Reality International Conference - Laval Virtual VRIC '18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Laval France, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3234253.3234293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencing avatar direction in low cost theatrical mixed reality setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges of movement quality using motion capture in theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Lavender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOCO '18: 5th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genoa, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212721.3212883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets spéciaux: lumière sur les métiers du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde « Cinéma : Quand le Code Crève l'Écran »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris-Cité des sciences et de l’industrie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Le métier de Technical Director: Hybridation entre expertise technique et création artistique au sein des pipelines d'effets spéciaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La Création cinématographique: coopérations artistiques et cadrages industriels", Université de Lorraine-Metz, 23-24 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La féminisation des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre, Animation, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions (théâtrales) de l'augmentation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières Numériques : Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiciels open source: quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre, Animation, Développement, Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux de l’offre libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres "Animation Développement Innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité Internationale de la Bande Dessinée et de l’Image, 2015, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des TD à ATI Paris VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre, Animation, Développement, Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de l'offre libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième édition des Rencontres Animation Développement Innovation Cité Internationale de la Bande Dessinée et de l'Image, Angoulême, 18 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'«acteur»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gagneré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2014, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo; histoire et secrets de fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessiet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salon "Savantes banlieues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Villetaneuse-UP13, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du pipeline de fabrication des effets visuels au regard d’enjeux techniques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réjane Hamus-Vallée; Giusy Pisano; Caroline Renouard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Truquer, Créer, Innover. Les effets spéciaux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2024, 2757440284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le jeu vidéo est le catalyseur d'expérimentations théâtrales (2014-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du Centre de Recherche et d'Histoire Inter-médias (CHRI). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu vidéo au carrefour de l’histoire, des arts et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-219, 2023, 978-2-494077-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnected virtual space and Theater. Practice as research on theater stage in the era of the network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of the Internet of Things. Technology, Use, Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119549765.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant le tournage, du concept à la prévisualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets Spéciaux – Crevez l’écran !, Réjane Hamus-Vallée (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions La Martiniere, pp.14-30, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'« acteur »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Traversées des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hakim Hachour; Nasreddine Bouhai; Imad Saleh. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre ?,J.-F. Dusigne (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Solitaires intempestifs, pp.360-374, 2015, 978-2-84681-451-5</w:t>
+              <w:t xml:space="preserve">Frontières numériques et artéfacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-07623-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523764v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous and interactive virtual actor, cooperative virtual environment for immersive Previsualisation tool oriented to movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaya Khemiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 Virtual Reality International Conference (VRIC '15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversées des frontières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Échanges entre metteur en scène et artiste numérique à propos de la direction d'« acteur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières numériques et artéfacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-07623-2</w:t>
+              <w:t xml:space="preserve">La direction d'acteurs peut-elle s'apprendre ?,J.-F. Dusigne (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Solitaires intempestifs, pp.360-374, 2015, 978-2-84681-451-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025004v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing Creative Artistic Projects by Grouping Students’ ComputerGraphics Research Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure George-Molland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Association for ComputerGraphics – Education Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurographics, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523767v1</w:t>
-              </w:r>
-[...1676 lines deleted...]
-                <w:t xml:space="preserve">hal-02530414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Mézino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacular and interactive avatar staging: two research-creation strategies involving real-time pre-visualization tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en scène spectaculaires et interactives de l’avatar. Deux approches en recherche-création utilisant des technologies de prévisualisation en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace virtuel interconnecté et Théâtre (2). Influences sur le jeu scénique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2950,77 +2950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace virtuel interconnecté et Théâtre. Une recherche-création sur l’espace de jeu théâtral à l’ère du réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internet des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,51 +3099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Spectateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un imaginaire numérique avec Edmond Couchot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré et Cédric Plessiet/Entretien par Izabella Pluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabella Pluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gagneré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,51 +4091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0C38B26"/>
+    <w:nsid w:val="BBA1F14E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cplessiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525525v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Khemiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuchyan Tsovinar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M&#233;zino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouajjah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHIuXiD54398.2021.9650611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03555676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cplessiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1208-4961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413320v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banuchyan Tsovinar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly M&#233;zino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04246839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gagner&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04149136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jego" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007569401680174" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234293" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212892" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lavender" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim White" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure George-Molland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pecheux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02526445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02530414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525525v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959045v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549765.ch8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02516401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Khemiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02523767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2944" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03959057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.2913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04024929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2019.0322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0151" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04025053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454925v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouajjah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHIuXiD54398.2021.9650611" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03555676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04386350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04569447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Pluta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>