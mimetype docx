--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille PLUCHOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance d’une relation positive entre l’entraîneur et le mouton pour réaliser un protocole d’entraînement individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Spécial 03, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Chantal Autissier 3R : IRM fonctionnelle chez le mouton éveillé et volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un protocole d'entraînement pour réaliser des IRMf sans anesthésie et sans contrainte avec des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée scientifique de la SFR FED 4226 "Neuroimagerie Fonctionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM : comment nous avons pu étudier le cerveau d'un mouton éveillé pour la toute première fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille PLUCHOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and myeloarchitecture of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’importance d’une relation positive entre l’entraîneur et le mouton pour réaliser un protocole d’entraînement individuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Spécial 03, pp.178-182. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.7761-7773. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-024-02449-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM (fonctionnelle) en recherche animale : anesthésie, contention ou volontariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix Chantal Autissier 3R : IRM fonctionnelle chez le mouton éveillé et volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroimagerie fonctionnelle chez le mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Mensuelle de Neuroimagerie (RMN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre IRM - INT, May 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewe Won't Believe it: Sheep Voluntarily Undergoing fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Communication Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Wien, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ellboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Brain Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'entraînement IRM chez le mouton éveillé et sans contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le Développement de l'Animal en Maîtrisant l'Environnement Précoce (ADAMEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elodie Chaillou; Raymond Nowak, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI of the sheep auditory cortex: its ups & downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elleboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand, Voice &amp; Brain : Ontogeny and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Language, Communication and the Brain, Jun 2023, Île du Frioul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquiring MRI brain images in awake unrestrained sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French neuroethology club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing the sheep auditory cortex using functional magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer un protocole d'entraînement pour réaliser des IRMf sans anesthésie et sans contrainte avec des agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée scientifique de la SFR FED 4226 "Neuroimagerie Fonctionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional MRI of the sheep auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chincarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRM : comment nous avons pu étudier le cerveau d'un mouton éveillé pour la toute première fois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoarchitecture and Myeloarchitecture of the sheep (Ovis aries) auditory cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Graïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep (Ovis aries) training protocol for voluntary awake and unrestrained structural brain MRI acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pluchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Adriaensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pluchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gra&#239;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubreuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02449-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621823v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ellboudt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chincarini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>