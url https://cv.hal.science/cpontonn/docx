--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -359,278 +359,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of impactor acceleration when impacting a gymnastics mat using neural networks</w:t>
+                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.485-487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16196⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191749v2</w:t>
+                <w:t xml:space="preserve">hal-05191807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prediction of impactor acceleration when impacting a gymnastics mat using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.485-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191807v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating lumbar spine impact loads using IMUs during Women's Artistic Gymnastics training</w:t>
               </w:r>
@@ -642,77 +642,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -848,490 +848,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.287-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191713v2</w:t>
+                <w:t xml:space="preserve">hal-05191748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.112639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191748v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+                <w:t xml:space="preserve">Mégane Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.287-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993981v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing Balance Recovery Strategies of Young Adults in a Densely Populated Environment Following External Perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21</w:t>
@@ -1399,51 +1399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1490,51 +1490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,334 +1592,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backpack carriage effect on joint torques computed from a range of models: a preliminary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stepping Strategies of Young Adults Undergoing Sudden External Perturbation From Different Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2023.111703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140093v1</w:t>
+                <w:t xml:space="preserve">hal-04142469v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepping Strategies of Young Adults Undergoing Sudden External Perturbation From Different Directions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Backpack carriage effect on joint torques computed from a range of models: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142469v3</w:t>
+                <w:t xml:space="preserve">hal-04140093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of maximum isometric and isokinetic elbow actuation torques based on zonotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1957,77 +1957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mass addition on upper limb joint torques during meat cutting tasks: a parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2301,277 +2301,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty method for constrained Multibody kinematics optimisation using a Levenberg-Marquardt algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the dynamic behavior of a diving board using motion capture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Livet</w:t>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rouvier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
+              <w:t xml:space="preserve">Sports Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697267v1</w:t>
+                <w:t xml:space="preserve">hal-03788858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dynamic behavior of a diving board using motion capture data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Demestre</w:t>
+                <w:t xml:space="preserve">A penalty method for constrained Multibody kinematics optimisation using a Levenberg-Marquardt algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-18</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788858v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and methods for analyzing interaction in springboard diving</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2834,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual wheelchair biomechanics while overcoming various environmental barriers: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Louessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,90 +3050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the energy dissipation of a landing mat for the study of landing strategies in artistic gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3331,64 +3331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3407,360 +3407,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Rouvier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4051870⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279707v1</w:t>
+                <w:t xml:space="preserve">hal-03794174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794174v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3779,377 +3779,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the action detection of an active exoskeleton: a muscle-control synchronicity approach for meat cutting assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gréau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274040v1</w:t>
+                <w:t xml:space="preserve">hal-03328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328548v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluating the action detection of an active exoskeleton: a muscle-control synchronicity approach for meat cutting assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirchhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273616v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using motion-based estimated action of the diver to characterize diving board dynamics: a pilot study</w:t>
               </w:r>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4377,51 +4377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical plausibility of the lucanian fresco tomb proto-gladiators paintings of Paestum: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S244-S246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4598,51 +4598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Robert-Lachaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,64 +4923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.e0218959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5170,64 +5170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5416,51 +5416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MusIC method: a fast and quasi-optimal solution to the muscle forces estimation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5771,51 +5771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusIC method enhancement by a sensitivity study of its performance: application to a lower limbs musculoskeletal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5866,51 +5866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Dimensional Motor Control Representations in Throwing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,51 +5996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.161-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,308 +6068,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert P H Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533833v1</w:t>
+                <w:t xml:space="preserve">hal-01527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527325v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in multibody human model dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6420,51 +6420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle-Based Control For Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,51 +6537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,51 +6667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synergy-Based Control Solution for Overactuated Characters: Application to Throwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,51 +6901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,51 +7031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7135,51 +7135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder Kinematics and Spatial Pattern of Trapezius Electromyographic Activity in Real and Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,51 +7252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7451,51 +7451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7711,51 +7711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of a musculoskeletal model for an analysis of simulated meat cutting tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in the human elbow aimed at improving the ergonomics of workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7932,51 +7932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics method using optimization techniques for the estimation of muscles forces involved in the elbow motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8049,273 +8049,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Cassard</w:t>
+                <w:t xml:space="preserve">Biomechanical impact of a passive shoulder exoskeleton through musculoskeletal simulation and indirect interface forces measures: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyse Larribau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020810v1</w:t>
+                <w:t xml:space="preserve">hal-05274033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical impact of a passive shoulder exoskeleton through musculoskeletal simulation and indirect interface forces measures: a pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elyse Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. pp.1-1</w:t>
+              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274033v1</w:t>
+                <w:t xml:space="preserve">hal-05020810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-angle curves in patients with neurological motor impairment: a preliminary study</w:t>
               </w:r>
@@ -8340,51 +8340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2025 - XXX Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8403,382 +8403,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESB 2025 - 30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269296v2</w:t>
+                <w:t xml:space="preserve">hal-05008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gladiator training in XR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Cazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2025 - 30th Congress of the European Society of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008537v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladiator training in XR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Cazuc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Salvan</w:t>
+                <w:t xml:space="preserve">S Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">E Cazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">V Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913366v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
               </w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,368 +8888,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
+                <w:t xml:space="preserve">Is 3D load-balancing more relevant than 2D for estimating medial and lateral knee contact forces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Gallois</w:t>
+                <w:t xml:space="preserve">Elisa Jolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Manzano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMBBE 2025 - 20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926088v2</w:t>
+                <w:t xml:space="preserve">hal-05448716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D load-balancing more relevant than 2D for estimating medial and lateral knee contact forces?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+                <w:t xml:space="preserve">Mael Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2025 - 20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR66766.2025.11063068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448716v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande partagée par cartographie musculaire pour l’assistance du membre supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
@@ -9278,64 +9278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9373,64 +9373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9494,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9576,90 +9576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyse Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9695,506 +9695,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic and muscular strategies of the lower back during backward somersault landing in gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">ISBS 2024 - International Society of Biomechanics in Sports Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Salzburg, Austria. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826671v1</w:t>
+                <w:t xml:space="preserve">hal-04537937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and muscular strategies of the lower back during backward somersault landing in gymnastics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBS 2024 - International Society of Biomechanics in Sports Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Salzburg, Austria. pp.1-4</w:t>
+              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537937v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant manuel lors de la locomotion sur des pentes dans un environnement simulé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550571v1</w:t>
+                <w:t xml:space="preserve">hal-04727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant manuel lors de la locomotion sur des pentes dans un environnement simulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Ghezala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Conreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727199v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two alignment methods prior to principal component analysis, for vertebra positions prediction from cutaneous markers</w:t>
               </w:r>
@@ -10206,51 +10206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10301,51 +10301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Simulation of Balance Recovery after a Push</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloofar Khoshsiyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10595,51 +10595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10664,77 +10664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10923,51 +10923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,103 +11022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling physical interactions in human crowds: a pilot study of individual response to controlled external pushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint Etienne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11169,51 +11169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11251,77 +11251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,90 +11376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11510,90 +11510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction of Anthropometric Measurements with Support Vector Machine for Regression: Application to a French Military Personnel Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirchhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.301-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11666,51 +11666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2019 - 25th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11748,51 +11748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11854,316 +11854,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763203v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12236,51 +12236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Chauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12344,51 +12344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Demore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12439,64 +12439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12534,64 +12534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12668,51 +12668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying knee prosthesis characteristics during swing phase through optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,64 +12845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12992,51 +12992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13087,51 +13087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13204,51 +13204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13299,51 +13299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13394,51 +13394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13515,51 +13515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13593,51 +13593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13688,51 +13688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13809,51 +13809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13930,51 +13930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14072,51 +14072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14154,51 +14154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14275,51 +14275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14357,51 +14357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14439,51 +14439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14542,51 +14542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in human elbow aiming at improving ergonomics of working stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14656,103 +14656,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's rock -Classification of Balance Recovery Steps in the Wild: Application to Punk Rock Concerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2025 - International Society of Posture and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14803,51 +14803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14943,64 +14943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t>
@@ -15055,51 +15055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armes et Guerriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S3078, BAR Publishing, pp.1-12, 2022, BAR international series, 9781407359441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15137,51 +15137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VES:Virtual Reality based on interactive mechanical simulation for design improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15251,51 +15251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation mécanique pour l'analyse ergonomique des postes de travail : cas du coude et de l'avant-bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15354,51 +15354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient motion analysis and virtual reality methods for preventive and corrective ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. ENS Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15585,51 +15585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>