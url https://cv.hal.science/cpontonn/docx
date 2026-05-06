--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -201,51 +201,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512733v2</w:t>
+                <w:t xml:space="preserve">hal-05512733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the static and dynamic assistive torque of a passive upper-limb occupational exoskeleton</w:t>
               </w:r>
@@ -359,1342 +359,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
+                <w:t xml:space="preserve">Evaluating lumbar spine impact loads using IMUs during Women's Artistic Gymnastics training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Rébecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+                <w:t xml:space="preserve">Romane Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Crétual</w:t>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Druelle</w:t>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191807v2</w:t>
+                <w:t xml:space="preserve">hal-05191798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of impactor acceleration when impacting a gymnastics mat using neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.485-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mbj.16196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating lumbar spine impact loads using IMUs during Women's Artistic Gymnastics training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Crolan</w:t>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Bidet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ménard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191798v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational and biomechanical evaluation of a wrist exoskeleton prototype for assisting meat cutting tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gréau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3632876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.112639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362209v1</w:t>
+                <w:t xml:space="preserve">hal-04993981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.245-247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.287-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191748v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Operational and biomechanical evaluation of a wrist exoskeleton prototype for assisting meat cutting tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3632876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993981v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.287-289. </w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.245-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191713v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing Balance Recovery Strategies of Young Adults in a Densely Populated Environment Following External Perturbations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Feldmann</w:t>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Adrian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620504v1</w:t>
+                <w:t xml:space="preserve">hal-04256186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256186v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Standing Balance Recovery Strategies of Young Adults in a Densely Populated Environment Following External Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808920v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping Strategies of Young Adults Undergoing Sudden External Perturbation From Different Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,64 +1754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,243 +1830,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of maximum isometric and isokinetic elbow actuation torques based on zonotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Savin</w:t>
+                <w:t xml:space="preserve">Effect of mass addition on upper limb joint torques during meat cutting tasks: a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140099v1</w:t>
+                <w:t xml:space="preserve">hal-04140090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mass addition on upper limb joint torques during meat cutting tasks: a parametric study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simulation of maximum isometric and isokinetic elbow actuation torques based on zonotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140090v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical analysis of the final push of an elite springboard diver</w:t>
               </w:r>
@@ -2091,64 +2091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Cavatorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
@@ -2596,64 +2596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2678,90 +2678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Foot Center of Pressure Estimation from Pressure Insoles during Sidestep Cuts, Runs and Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (15), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2821,64 +2821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,90 +3050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the energy dissipation of a landing mat for the study of landing strategies in artistic gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method for interaction with a moving and/or non-horizontal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,870 +3286,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of lumbar fatigue during gymnastics landings using statistical modelling and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Farr</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antoine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344858v1</w:t>
+                <w:t xml:space="preserve">hal-03794174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of scapula soft tissue artefact compensation methods during manual wheelchair locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.07.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794174v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic and simplified approach to muscle path modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Prediction of lumbar fatigue during gymnastics landings using statistical modelling and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Farr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rébecca Crolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279707v1</w:t>
+                <w:t xml:space="preserve">hal-04344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276057v1</w:t>
+                <w:t xml:space="preserve">hal-03328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328548v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evaluating the action detection of an active exoskeleton: a muscle-control synchronicity approach for meat cutting assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirchhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273616v1</w:t>
+                <w:t xml:space="preserve">hal-03274040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the action detection of an active exoskeleton: a muscle-control synchronicity approach for meat cutting assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Expected scapula orientation error regarding scapula-locator uncertainty while studying wheelchair locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274040v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using motion-based estimated action of the diver to characterize diving board dynamics: a pilot study</w:t>
               </w:r>
@@ -4286,64 +4286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.692-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,1122 +4371,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical plausibility of the lucanian fresco tomb proto-gladiators paintings of Paestum: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S229-S231. </w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S244-S246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870879v1</w:t>
+                <w:t xml:space="preserve">hal-02871305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Xavier Robert-Lachaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Plamondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.102935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871305v1</w:t>
+                <w:t xml:space="preserve">hal-02268958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomechanical plausibility of the lucanian fresco tomb proto-gladiators paintings of Paestum: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Plamondon</w:t>
+                <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, pp.102935. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S229-S231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268958v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S139-S141. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.344-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2913308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870877v1</w:t>
+                <w:t xml:space="preserve">hal-02109407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (2), pp.344-352. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S139-S141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2019.2913308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109407v1</w:t>
+                <w:t xml:space="preserve">hal-02870877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying fencing lunge accuracy and response time in uncertain conditions with an innovative simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4043447⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0218959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074561v1</w:t>
+                <w:t xml:space="preserve">hal-02159746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying fencing lunge accuracy and response time in uncertain conditions with an innovative simulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159746v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142288v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162221v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5520,103 +5520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (3), pp.1-12. </w:t>
@@ -5654,77 +5654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MusIC method: a fast and quasi-optimal solution to the muscle forces estimation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.149-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,77 +5758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusIC method enhancement by a sensitivity study of its performance: application to a lower limbs musculoskeletal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,64 +5866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Dimensional Motor Control Representations in Throwing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.3050917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Adaptation in Fencing Lunges: a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.161-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,90 +6074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert P H Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6208,77 +6208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6312,77 +6312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in multibody human model dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6420,77 +6420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle-Based Control For Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6), pp.122-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6537,90 +6537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,77 +6667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synergy-Based Control Solution for Overactuated Characters: Application to Throwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6784,77 +6784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6888,90 +6888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7005,90 +7005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of 3 Body Segment Inertial Parameters Scaling Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7135,64 +7135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder Kinematics and Spatial Pattern of Trapezius Electromyographic Activity in Real and Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7252,64 +7252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (Supplement 1), pp.174-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7445,356 +7445,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Badawi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905981v1</w:t>
+                <w:t xml:space="preserve">hal-00908149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908149v1</w:t>
+                <w:t xml:space="preserve">hal-00905981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of a musculoskeletal model for an analysis of simulated meat cutting tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7841,64 +7841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in the human elbow aimed at improving the ergonomics of workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.113 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7932,64 +7932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics method using optimization techniques for the estimation of muscles forces involved in the elbow motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8015,323 +8015,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00442353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical impact of a passive shoulder exoskeleton through musculoskeletal simulation and indirect interface forces measures: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robustness of markerless biomechanical analysis using pose2sim: a sensitivity study on transmission and privacy constraints for cloud-based computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fertray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chris Hayot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. pp.1-1</w:t>
+              <w:t xml:space="preserve">CVBW 2026 - Computer Vision for Biomechanics Workshop at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274033v1</w:t>
+                <w:t xml:space="preserve">hal-05611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GHOST: Gaussian splatting for Human Osteoarticular Structure Tracking from Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Guludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Computer Vision for Biomechanics Workshop (CVBW) at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020810v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-angle curves in patients with neurological motor impairment: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8340,6299 +8336,6545 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2025 - XXX Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomechanical impact of a passive shoulder exoskeleton through musculoskeletal simulation and indirect interface forces measures: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2025 - 30th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland. pp.1-1</w:t>
+              <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008537v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladiator training in XR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de modèles personnalisés de génération d'effort chez les patients présentant un déficit neurologique : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIè congrès de la Société Francophone d’Analyse du Mouvement chez l’Adulte et l’Enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913366v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESB 2025 - 30th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269296v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gladiator training in XR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Cazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Salvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2025 - 16th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Orlando, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54941/ahfe1006571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vrw66409.2025.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042784v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D load-balancing more relevant than 2D for estimating medial and lateral knee contact forces?</w:t>
+                <w:t xml:space="preserve">Reconstructing Gladiator Combat: A Multisensory Virtual Reality Training Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Jolas</w:t>
+                <w:t xml:space="preserve">R Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+                <w:t xml:space="preserve">S Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+                <w:t xml:space="preserve">E Cazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Aissaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">V Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE 2025 - 20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448716v1</w:t>
+                <w:t xml:space="preserve">hal-05269296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is 3D load-balancing more relevant than 2D for estimating medial and lateral knee contact forces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Manzano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">Elisa Jolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMBBE 2025 - 20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926088v2</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande partagée par cartographie musculaire pour l’assistance du membre supérieur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2025 - 16th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Orlando, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1006571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04897551v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effort generation capabilites mapping for personalized robotic assistance of the elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chicago, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICORR66766.2025.11063068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727192v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Commande partagée par cartographie musculaire pour l’assistance du membre supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826694v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Qwan ki do punching techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyse Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and muscular strategies of the lower back during backward somersault landing in gymnastics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBS 2024 - International Society of Biomechanics in Sports Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Salzburg, Austria. pp.1-4</w:t>
+              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537937v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+                <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826671v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinematic and muscular strategies of the lower back during backward somersault landing in gymnastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Crolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISBS 2024 - International Society of Biomechanics in Sports Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Salzburg, Austria. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727199v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant manuel lors de la locomotion sur des pentes dans un environnement simulé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550571v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two alignment methods prior to principal component analysis, for vertebra positions prediction from cutaneous markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727211v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Simulation of Balance Recovery after a Push</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+                <w:t xml:space="preserve">Analyse biomécanique de la propulsion en fauteuil roulant manuel lors de la locomotion sur des pentes dans un environnement simulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niloofar Khoshsiyar</w:t>
+                <w:t xml:space="preserve">Amel Ait Ghezala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Reda</w:t>
+                <w:t xml:space="preserve">Thierry Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel van de Panne</w:t>
+                <w:t xml:space="preserve">Gérald Conreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG 2023 - 15th Annual ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228033v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of two alignment methods prior to principal component analysis, for vertebra positions prediction from cutaneous markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHM 2023 - 8th International Digital Human Modeling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antwerpen, Belgium. pp.1-10</w:t>
+              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140086v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis method of energy transfers between the diver and the diving board</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical Simulation of Balance Recovery after a Push</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloofar Khoshsiyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van de Panne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIG 2023 - 15th Annual ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3623264.3624448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281736v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">DHM 2023 - 8th International Digital Human Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antwerpen, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241267v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method in a moving frame: a pilot study</w:t>
+                <w:t xml:space="preserve">Analysis method of energy transfers between the diver and the diving board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Morin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241254v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un plongeoir à partir d'une méthode de prédiction des actions du plongeur: étude pilote</w:t>
+                <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method in a moving frame: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grange</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bruz, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231241v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling physical interactions in human crowds: a pilot study of individual response to controlled external pushes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Open vs closed articular architecture of the forearm for an analysis of muscle recruitment during throwing motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint Etienne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273814v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the impact of internal and external forces minimization in a motion-based external forces and moments prediction method: application to fencing lunges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d'un plongeoir à partir d'une méthode de prédiction des actions du plongeur: étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bruz, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238800v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling physical interactions in human crowds: a pilot study of individual response to controlled external pushes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">46ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint Etienne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227475v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Studying the impact of internal and external forces minimization in a motion-based external forces and moments prediction method: application to fencing lunges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495299v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension Reduction of Anthropometric Measurements with Support Vector Machine for Regression: Application to a French Military Personnel Database</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Demestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Sciences 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495297v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study with custom : a comparison of normal and altered gait with an ankle brace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2019 - 25th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088913v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Dimension Reduction of Anthropometric Measurements with Support Vector Machine for Regression: Application to a French Military Personnel Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Kirchhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.301-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51064-0_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study with custom : a comparison of normal and altered gait with an ankle brace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">ESB 2019 - 25th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763203v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EuroVR conference 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626147v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494298v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of EuroVR conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Laval, France. pp.87-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72323-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502184v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Chauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524330v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Demore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495065v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317865v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying knee prosthesis characteristics during swing phase through optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bascou</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317869v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317876v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identifying knee prosthesis characteristics during swing phase through optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150814v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205162v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174259v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Duval</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081716v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2822013.2822022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974020v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Direct Manipulation Technique for Immersive 3D Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+                <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroVR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083215v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on cognitive infocommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, budapest, Hungary. pp.121-126</w:t>
+              <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908049v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A New Direct Manipulation Technique for Immersive 3D Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/ve.20141367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762798v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis (ESDA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE international conference on cognitive infocommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, budapest, Hungary. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762797v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark de Zee</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00640202v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis (ESDA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640207v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB Technical Group on Computer Simulation Symposium 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of biomechanics, Jun 2011, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535797v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark de Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Nordic-Baltic Conference on Biomedical Engineering and Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Aalborg, Denmark. pp.144-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21683-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535796v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00456284v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miralab-University of Geneva, Nov 2009, Zermatt, Switzerland. pp.137-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10470-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00456284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in human elbow aiming at improving ergonomics of working stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept 2008 &amp; IDMME 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijin, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14642,245 +14884,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's rock -Classification of Balance Recovery Steps in the Wild: Application to Punk Rock Concerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2025 - International Society of Posture and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the 7-Handle Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14890,344 +15132,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared control for assistive and collaborative robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pacchierotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'archéologie du geste martial: les guerriers de Paestum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armes et Guerriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S3078, BAR Publishing, pp.1-12, 2022, BAR international series, 9781407359441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VES:Virtual Reality based on interactive mechanical simulation for design improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME-ACIER (Advances In Computers And Information In Engineering Research)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, ASME, pp.24, 2014, ASME-ACIER, 9780791860328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15237,100 +15479,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation mécanique pour l'analyse ergonomique des postes de travail : cas du coude et de l'avant-bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00538688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15340,105 +15582,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient motion analysis and virtual reality methods for preventive and corrective ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. ENS Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02392255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15585,51 +15827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05611590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fertray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598694v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guludec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>