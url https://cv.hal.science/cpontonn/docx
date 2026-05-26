--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -225,1476 +225,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the static and dynamic assistive torque of a passive upper-limb occupational exoskeleton</w:t>
+                <w:t xml:space="preserve">Evaluating lumbar spine impact loads using IMUs during Women's Artistic Gymnastics training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ricard</w:t>
+                <w:t xml:space="preserve">Rébecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hayot</w:t>
+                <w:t xml:space="preserve">Romane Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claudon</w:t>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wearable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wtc.2025.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998015v1</w:t>
+                <w:t xml:space="preserve">hal-05191798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating lumbar spine impact loads using IMUs during Women's Artistic Gymnastics training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of impactor acceleration when impacting a gymnastics mat using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Crolan</w:t>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Bidet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16243⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2, pp.485-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191798v2</w:t>
+                <w:t xml:space="preserve">hal-05191749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of impactor acceleration when impacting a gymnastics mat using neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Haering</w:t>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Crétual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.485-487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16196⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191749v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Evaluation of the static and dynamic assistive torque of a passive upper-limb occupational exoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+                <w:t xml:space="preserve">Chris Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Crétual</w:t>
+                <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Druelle</w:t>
+                <w:t xml:space="preserve">Laurent Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gamblin</w:t>
+                <w:t xml:space="preserve">Kévin Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">Wearable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/wtc.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191807v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
+                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+                <w:t xml:space="preserve">Maël Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+                <w:t xml:space="preserve">Mégane Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+                <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pettré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.287-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993981v1</w:t>
+                <w:t xml:space="preserve">hal-05191713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Robot Co-Simulation method for upper limb assistive force calculation using polytopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Gallois</w:t>
+                <w:t xml:space="preserve">Operational and biomechanical evaluation of a wrist exoskeleton prototype for assisting meat cutting tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Millan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Gréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16161⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3632876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191713v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational and biomechanical evaluation of a wrist exoskeleton prototype for assisting meat cutting tasks</w:t>
+                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3632876⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.245-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362209v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191748v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling torque-angle curves in patients with upper limb motor impairment: a preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Classification of First Recovery Steps After Quiet Standing Following External Perturbation from Different Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pettré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.245-247. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.112639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191748v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
+                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Morin</w:t>
+                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muller</w:t>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256186v1</w:t>
+                <w:t xml:space="preserve">hal-04808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standing Balance Recovery Strategies of Young Adults in a Densely Populated Environment Following External Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sina Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808920v1</w:t>
+                <w:t xml:space="preserve">hal-04620504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing Balance Recovery Strategies of Young Adults in a Densely Populated Environment Following External Perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chatagnon</w:t>
+                <w:t xml:space="preserve">Comparison of two contact detection methods for ground reaction forces and moment estimation during sidestep cuts, runs and walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Feldmann</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620504v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping Strategies of Young Adults Undergoing Sudden External Perturbation From Different Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,64 +1754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1862,64 +1862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1957,77 +1957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of maximum isometric and isokinetic elbow actuation torques based on zonotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2091,64 +2091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pia Cavatorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-27</w:t>
@@ -2596,64 +2596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2678,90 +2678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Foot Center of Pressure Estimation from Pressure Insoles during Sidestep Cuts, Runs and Walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (15), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2821,64 +2821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,90 +3050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the energy dissipation of a landing mat for the study of landing strategies in artistic gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based ground reaction forces and moments prediction method for interaction with a moving and/or non-horizontal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3331,64 +3331,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.S233 - S234. </w:t>
@@ -3452,64 +3452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,90 +3556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of lumbar fatigue during gymnastics landings using statistical modelling and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Farr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3677,90 +3677,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,90 +3785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot contact detection through pressure insoles for the estimation of external forces and moments: application to running and walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (Sup1), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the action detection of an active exoskeleton: a muscle-control synchronicity approach for meat cutting assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirchhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,64 +4053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4286,64 +4286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (3), pp.692-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4371,421 +4371,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Puchaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Xavier Robert-Lachaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Plamondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.102935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871305v1</w:t>
+                <w:t xml:space="preserve">hal-02268958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion-based prediction of external forces and moments and back loading during manual material handling tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biomechanical plausibility of the lucanian fresco tomb proto-gladiators paintings of Paestum: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Plamondon</w:t>
+                <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, pp.102935. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S229-S231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2019.102935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268958v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical plausibility of the lucanian fresco tomb proto-gladiators paintings of Paestum: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Generic kinematical models of the French soldier from a clustered anthropometric database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S229-S231. </w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S244-S246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870879v1</w:t>
+                <w:t xml:space="preserve">hal-02871305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-based prediction of hands and feet contact efforts during asymmetric handling tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (2), pp.344-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4832,64 +4832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical fidelity assessment of a pick and place task with haptic feedback in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S139-S141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4917,576 +4917,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying fencing lunge accuracy and response time in uncertain conditions with an innovative simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159746v2</w:t>
+                <w:t xml:space="preserve">hal-02142288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground Reaction Forces and Moments Prediction of Challenging Motions: Fencing Lunges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142288v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee Torque Generation Capacities Modelled With Physiological Torque-Angle-Velocity Relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (8), pp.084501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4043447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162221v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Torque-Angle and Torque- Velocity Models to Characterize Elbow Mechanical Function: Modeling and Applied Aspects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Studying fencing lunge accuracy and response time in uncertain conditions with an innovative simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (8), pp.084501. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0218959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4043447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074561v1</w:t>
+                <w:t xml:space="preserve">hal-02159746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CusToM: a Matlab toolbox for musculoskeletal simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (33), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5520,103 +5520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and kinematics consistency of marker-based scaling approaches on a lower limb model: a comparative study with imagery data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (3), pp.1-12. </w:t>
@@ -5654,77 +5654,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MusIC method: a fast and quasi-optimal solution to the muscle forces estimation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.149-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,77 +5758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusIC method enhancement by a sensitivity study of its performance: application to a lower limbs musculoskeletal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,64 +5866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Dimensional Motor Control Representations in Throwing Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.3050917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5957,90 +5957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Adaptation in Fencing Lunges: a Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.161-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,321 +6068,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Plantard</w:t>
+                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527325v1</w:t>
+                <w:t xml:space="preserve">hal-01533833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which mathematical model best fit the maximal isometric torque-angle relationship of the elbow?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert P H Shum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (supp. 1), pp.2. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533833v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation in multibody human model dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6420,77 +6420,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle-Based Control For Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6), pp.122-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6537,90 +6537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VR-based Operating Modes and Metaphors for Collaborative Ergonomic Design of Industrial Workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,77 +6667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Synergy-Based Control Solution for Overactuated Characters: Application to Throwing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6784,77 +6784,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying representative muscle synergies in overhead football throws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6888,90 +6888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Modularity of Multibody Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7005,90 +7005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of 3 Body Segment Inertial Parameters Scaling Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7135,64 +7135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoulder Kinematics and Spatial Pattern of Trapezius Electromyographic Activity in Real and Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,568 +7233,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contribution à la pédagogie par projet : retour d'expérience en conception de systèmes mécatroniques à l'ENS Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060284v1</w:t>
+                <w:t xml:space="preserve">hal-01010352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la pédagogie par projet : retour d'expérience en conception de systèmes mécatroniques à l'ENS Rennes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A bio-inspired limb controller for avatar animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Supplement 1), pp.174-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010352v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwan Badawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908149v1</w:t>
+                <w:t xml:space="preserve">hal-00905981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Ability of a VR-based Assembly Task Simulation to Evaluate Physical Risk Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual Environment: Toward Virtual Reality Based Ergonomic Design Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Badawi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12193-013-0138-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905981v1</w:t>
+                <w:t xml:space="preserve">hal-00908149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of a musculoskeletal model for an analysis of simulated meat cutting tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7841,64 +7841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in the human elbow aimed at improving the ergonomics of workstations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.113 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7932,64 +7932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics method using optimization techniques for the estimation of muscles forces involved in the elbow motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8049,269 +8049,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of markerless biomechanical analysis using pose2sim: a sensitivity study on transmission and privacy constraints for cloud-based computation</w:t>
+                <w:t xml:space="preserve">GHOST: Gaussian splatting for Human Osteoarticular Structure Tracking from Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Guludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVBW 2026 - Computer Vision for Biomechanics Workshop at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, United States</w:t>
+              <w:t xml:space="preserve">Computer Vision for Biomechanics Workshop (CVBW) at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05611590v1</w:t>
+                <w:t xml:space="preserve">hal-05598694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GHOST: Gaussian splatting for Human Osteoarticular Structure Tracking from Video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of markerless biomechanical analysis using pose2sim: a sensitivity study on transmission and privacy constraints for cloud-based computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Guludec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hardy</w:t>
+                <w:t xml:space="preserve">Erwan Fertray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Albera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision for Biomechanics Workshop (CVBW) at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, CO, United States</w:t>
+              <w:t xml:space="preserve">CVBW 2026 - Computer Vision for Biomechanics Workshop at the 2026 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computer Vision Foundation; IEEE, Jun 2026, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598694v1</w:t>
+                <w:t xml:space="preserve">hal-05611590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-angle curves in patients with neurological motor impairment: a preliminary study</w:t>
               </w:r>
@@ -8336,51 +8336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2025 - XXX Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Stockholm, Sweden. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8405,103 +8405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical impact of a passive shoulder exoskeleton through musculoskeletal simulation and indirect interface forces measures: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025 - 12th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8565,51 +8565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyse Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8664,64 +8664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Assessment of the Soldier's Technique for Load-carrying Obstacle Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2025 - 30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8759,90 +8759,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladiator training in XR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Cazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - 1st Workshop on Archaeology and Cultural Heritage through XR, IEEE Virtual Reality (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.39-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8928,51 +8928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cazuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH 2025 - Digital Heritage International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Siena, Italy. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9058,51 +9058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE 2025 - 20th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Barcelona, Spain</w:t>
@@ -9131,103 +9131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2025 - 16th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Orlando, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9287,77 +9287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR 2025 - IEEE International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chicago, United States. pp.1-6, </w:t>
@@ -9421,77 +9421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFAMEA 2025 - XXIIIe Congrès de la Société Francophone d'Analyse du Mouvement chez l'Adulte et l'Enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
@@ -9514,532 +9514,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Qwan ki do punching techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyse Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leblong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826686v1</w:t>
+                <w:t xml:space="preserve">hal-04727187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elbow force generation capacities evaluation of post-stroke and multiple sclerosis patients: a pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727187v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic reconstruction of the spine with a regression model for load carriage study among soldiers</w:t>
+                <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727192v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the use of IMUs to study obstacle crossing kinematics in situ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Comparison of two Qwan ki do punching techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Failler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Massoutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826694v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and muscular strategies of the lower back during backward somersault landing in gymnastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Crolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBS 2024 - International Society of Biomechanics in Sports Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Salzburg, Austria. pp.1-4</w:t>
@@ -10068,90 +10068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzon Pucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10176,103 +10176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10448,51 +10448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tomezzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Simulation of Balance Recovery after a Push</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloofar Khoshsiyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10664,103 +10664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM 2023 - 8th International Digital Human Modeling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antwerpen, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10811,77 +10811,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10932,51 +10932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Demestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11057,64 +11057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11264,103 +11264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling physical interactions in human crowds: a pilot study of individual response to controlled external pushes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint Etienne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11385,90 +11385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the impact of internal and external forces minimization in a motion-based external forces and moments prediction method: application to fencing lunges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISB 2021 - XXVIII Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11493,64 +11493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUSTOM: Une librairie pour l'analyse biomécanique du geste sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11631,90 +11631,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11739,103 +11739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction of Anthropometric Measurements with Support Vector Machine for Regression: Application to a French Military Personnel Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kirchhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States. pp.301-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11869,90 +11869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study with custom : a comparison of normal and altered gait with an ankle brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2019 - 25th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,454 +11971,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauret</w:t>
+                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746054v1</w:t>
+                <w:t xml:space="preserve">hal-01763203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of awkward versus natural shoulder configurations on elbow maximal torque based on isokinetic dynamometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Puchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DAHM-2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763203v1</w:t>
+                <w:t xml:space="preserve">hal-01734986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary comparison of EOS-derived and geometrically calibrated segment lengths: inter-hip and femur cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Evaluation of geometrically calibrated segment lengths: preliminary results on inter-hip, femur and shank cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Puchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCB 2018 - 8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland. pp.1-2</w:t>
+              <w:t xml:space="preserve">3DAHM 2018 - XV International Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salford, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734986v1</w:t>
+                <w:t xml:space="preserve">hal-01746054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Compensation for Low Mass Objects Haptic Manipulation in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EuroVR conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Laval, France. pp.87-101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12452,90 +12452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Physiological Constraints on a Subject-specific BSIP Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Chauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Biomechanics, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12560,90 +12560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MusIC MAKES THE MUSCLES WORK TOGETHER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Demore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Symposium on Computer Simulation in Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12668,90 +12668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive techniques for musculoskeletal model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12776,103 +12776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task Specific Maximal Elbow Torque Model For Ergonomic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12897,77 +12897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty spreading from kinematics to dynamics in multibody human models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12992,51 +12992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying knee prosthesis characteristics during swing phase through optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13087,103 +13087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary report on the effects of patient positioning and testing modes on elbow isokinetic measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13202,403 +13202,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Samani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Muller</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150814v1</w:t>
+                <w:t xml:space="preserve">hal-01174259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic synergy in a real and a virtual simulated assembly task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennal Congress of the International Ergonomics Association (IEA2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2822013.2822022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174259v1</w:t>
+                <w:t xml:space="preserve">hal-01205162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control via Muscle Synergies: Application to Throwing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Simple Method to Calibrate Kinematical Invariants: Application to Overhead Throwing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG'15 Motion in Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports (ISBS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2822013.2822022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205162v1</w:t>
+                <w:t xml:space="preserve">hal-01150814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics and Virtual Reality: VISIONAIR Project examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13636,77 +13636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Virtual Environments for Ergonomics: Embedding the Design Engineer Role in the Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Workshop on Collaborative Virtual Environments (3DCVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE VR, Mar 2014, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13757,51 +13757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014 : the 24th International Conference on Artificial Reality and Telexistence and the 19th Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13835,77 +13835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and bridging information in a collaborative virtual environment : application to ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international conference on cognitive infocommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, budapest, Hungary. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13930,64 +13930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating a Workstation in Real and Virtual environment: from Digital Mock-up to Realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14051,90 +14051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting force and EMG recording for ergonomics assessment of meat cutting tasks : influence of the workbench height and the cutting direction on muscle activation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14172,90 +14172,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend Validation of a Musculoskeletal Model with a Workstation Design Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14293,64 +14293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Cocontraction Ratio to Predict Antagonistic Behavior During Elbow Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Biomechanics 2011 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14375,90 +14375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meat Cutting Tasks Analysis using 3D Instrumented Knife and Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark de Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afshin Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14517,64 +14517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Anatomy of the Arm for Muscle Forces Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14599,64 +14599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating Muscle Forces in an Inverse Dynamics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14681,64 +14681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Analysis of the Arm Based on Functional Anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Physiological Human Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miralab-University of Geneva, Nov 2009, Zermatt, Switzerland. pp.137-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14784,64 +14784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From motion capture to muscle forces in human elbow aiming at improving ergonomics of working stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Concept 2008 &amp; IDMME 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijin, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14898,103 +14898,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's rock -Classification of Balance Recovery Steps in the Wild: Application to Punk Rock Concerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR 2025 - International Society of Posture and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15045,51 +15045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bremen, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15185,64 +15185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyaksh Subhash Chander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giacinto Barresi; Sascha Wischniewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics in Robotics: Advances and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, 2026, 978-3-032-19374-2</w:t>
@@ -15271,77 +15271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple d'archéologie du geste martial: les guerriers de Paestum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maqueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armes et Guerriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S3078, BAR Publishing, pp.1-12, 2022, BAR international series, 9781407359441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15366,64 +15366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VES:Virtual Reality based on interactive mechanical simulation for design improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15493,51 +15493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation mécanique pour l'analyse ergonomique des postes de travail : cas du coude et de l'avant-bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15596,51 +15596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient motion analysis and virtual reality methods for preventive and corrective ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomechanics [physics.med-ph]. ENS Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15827,51 +15827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05611590v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fertray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598694v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guludec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512733v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tomezzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hayter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Anne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191798v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Crolan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bidet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16243" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ricard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hayot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Desbrosses" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191713v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Millan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;gan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3632876" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191748v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04993981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chatagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04620504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Feldmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Adrian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04256186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04142469v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2023.111703" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Demestre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bideau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04272926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaksh Subhash Chander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Cavatorta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2023.104186" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03788858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Livet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753299v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155628" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03703872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Louessard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Simonetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269657" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03691680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois May" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054835" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lombart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.07.143" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051870" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kirchhofer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03276057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03275400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Audoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hilt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2021.3052658" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02268958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert-Lachaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plamondon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2019.102935" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815319" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02871305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815323" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02109407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913308" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02870877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812850" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02162221v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02074561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4043447" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159746v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218959" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546021v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2019.1705798" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01710990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2018.1429596" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904443v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3050917" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382912" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382881" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12863" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381243v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-016-0231-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1743" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Germain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069599" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Samani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Madeleine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grenier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bourhis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931658" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905981v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Badawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.252" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-013-0138-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Zee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2013.08.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2010.504082" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-009-0078-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598694v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guludec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05611590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fertray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020822v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05274033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05020810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse Larribau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04913366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Cazuc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vrw66409.2025.00016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05269296v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gaugne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cazuc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gouranton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253202" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448716v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Jolas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Guitteny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aissaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04926088v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Gallois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Manzano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR66766.2025.11063068" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897551v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537937v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550571v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ghezala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Conreur" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuguang Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228033v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jensen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Khoshsiyar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Reda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van de Panne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623264.3624448" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241254v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03241267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231241v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273814v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03238800v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227475v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delhaye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51064-0_38" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02088913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763203v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734986v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01746054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72323-5_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01494298v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Chauwin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Demore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01524330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495065v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205162v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150814v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081716v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974020v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/ve.20141367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908049v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762797v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640206v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640207v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640202v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21683-1_36" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SLH4D7Q5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10470-1_12" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-568JLJDK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994003v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01083228v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pacchierotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maqueda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguang Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00538688v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392255v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>