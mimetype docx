--- v0 (2026-03-10)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE POTARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Scientifique Catherine POTARD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual orientation, coming out and suicidal ideation in young French LGBP people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of College Students Who Engage in Nonmedical Use of Prescription Drugs: Association with Frustration Intolerance Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of College Student Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (issue 1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/28367138.2025.2455137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures of social media use motives during adolescence: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ketibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-1105/a000506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and Measurement Tools for Assessing Parental Reactions to LGB People Coming Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2024.2320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of institutionalization on the sense of self in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2024.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mennuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum à « Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale » [Encephale 2021;47:554-563] https://doi.org/10.1016/j.encep.2020.11.010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional eating profiles associated with personality traits during emerging adulthood: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.100730. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adult Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in the Relationships between School Bullying and Executive Functions in Adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.483-498. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15388220.2021.1956506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent School Bullying and Life Skills: A Systematic Review of the Recent Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence and victims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.604-637. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1891/VV-D-19-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between School Bullying and Frustration Intolerance Beliefs in Adolescence: A Gender-Specific Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rational-Emotive and Cognitive-Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10942-021-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adolescents Cope with Bullying at School: Exploring Differences Between Pure Victim and Bully-Victim Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bullying Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42380-021-00095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cluster analysis to identify different burnout profiles among nurses and care assistants for older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.1135-1142. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between frustration intolerance beliefs, cognitive emotion regulation strategies and burnout among geriatric nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.700-707. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicidal ideation among French adolescents: Separation anxiety and attachment according to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (6), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221325.2020.1822773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between women's emotional reaction to first coital experience and subsequent sexual risk-taking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.126 - 132. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2020.1722993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de risque à l'adolescence - quelques pistes de compréhension issues de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouagazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bernoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witnessing school bullying: to react or not to react? An insight into perceived social norms regulating self-predicted defending and passive behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1174-1193. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2018.1530735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural perspective on the relationship between social anxiety and cigarette use: a case from France and the Republic of Moldova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hadjiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.417-424. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17542863.2017.1404117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of a French Version of the Narcissistic Personality Inventory in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et perturbation de la relation à l’autre : différenciation et complémentarité de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.183-186. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cyberbullying overlap with school bullying when taking modality of involvement into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Questionnaire du sentiment d’invulnérabilité à l’adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullying, sleep/wake patterns and subjective sleep disorders: Findings from a cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2013.877475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (e22), pp.111. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4082/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE POTARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Scientifique Catherine POTARD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of College Students Who Engage in Nonmedical Use of Prescription Drugs: Association with Frustration Intolerance Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of College Student Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (issue 1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/28367138.2025.2455137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual orientation, coming out and suicidal ideation in young French LGBP people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures of social media use motives during adolescence: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ketibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-1105/a000506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and Measurement Tools for Assessing Parental Reactions to LGB People Coming Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2024.2320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of institutionalization on the sense of self in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2024.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mennuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional eating profiles associated with personality traits during emerging adulthood: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.100730. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum à « Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale » [Encephale 2021;47:554-563] https://doi.org/10.1016/j.encep.2020.11.010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adult Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adolescents Cope with Bullying at School: Exploring Differences Between Pure Victim and Bully-Victim Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bullying Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42380-021-00095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent School Bullying and Life Skills: A Systematic Review of the Recent Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence and victims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.604-637. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1891/VV-D-19-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between School Bullying and Frustration Intolerance Beliefs in Adolescence: A Gender-Specific Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rational-Emotive and Cognitive-Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10942-021-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in the Relationships between School Bullying and Executive Functions in Adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.483-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15388220.2021.1956506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cluster analysis to identify different burnout profiles among nurses and care assistants for older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.1135-1142. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between frustration intolerance beliefs, cognitive emotion regulation strategies and burnout among geriatric nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.700-707. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between women's emotional reaction to first coital experience and subsequent sexual risk-taking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.126 - 132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2020.1722993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicidal ideation among French adolescents: Separation anxiety and attachment according to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (6), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221325.2020.1822773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de risque à l'adolescence - quelques pistes de compréhension issues de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouagazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bernoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witnessing school bullying: to react or not to react? An insight into perceived social norms regulating self-predicted defending and passive behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1174-1193. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2018.1530735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of a French Version of the Narcissistic Personality Inventory in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural perspective on the relationship between social anxiety and cigarette use: a case from France and the Republic of Moldova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hadjiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.417-424. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17542863.2017.1404117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cyberbullying overlap with school bullying when taking modality of involvement into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et perturbation de la relation à l’autre : différenciation et complémentarité de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.183-186. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Questionnaire du sentiment d’invulnérabilité à l’adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullying, sleep/wake patterns and subjective sleep disorders: Findings from a cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2013.877475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (e22), pp.111. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4082/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.08.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367138.2025.2455137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ketibian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2320241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2024.06.049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlegel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhommet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15388220.2021.1956506" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/VV-D-19-00023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417334v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10942-021-00402-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417378v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-021-00095-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Landais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2020.1822773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2020.1722993" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1530735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hadjiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1404117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK02LQB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.877475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Gall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4082/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367138.2025.2455137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ketibian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2320241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2024.06.049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhommet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417378v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-021-00095-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/VV-D-19-00023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417334v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10942-021-00402-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15388220.2021.1956506" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Landais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2020.1722993" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2020.1822773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1530735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hadjiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1404117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.049" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK02LQB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.03.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.877475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4082/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>