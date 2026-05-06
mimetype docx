--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE POTARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Scientifique Catherine POTARD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of College Students Who Engage in Nonmedical Use of Prescription Drugs: Association with Frustration Intolerance Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of College Student Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (issue 1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/28367138.2025.2455137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual orientation, coming out and suicidal ideation in young French LGBP people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures of social media use motives during adolescence: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ketibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-1105/a000506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and Measurement Tools for Assessing Parental Reactions to LGB People Coming Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2024.2320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of institutionalization on the sense of self in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2024.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mennuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional eating profiles associated with personality traits during emerging adulthood: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.100730. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum à « Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale » [Encephale 2021;47:554-563] https://doi.org/10.1016/j.encep.2020.11.010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adult Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adolescents Cope with Bullying at School: Exploring Differences Between Pure Victim and Bully-Victim Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bullying Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42380-021-00095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent School Bullying and Life Skills: A Systematic Review of the Recent Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence and victims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.604-637. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1891/VV-D-19-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between School Bullying and Frustration Intolerance Beliefs in Adolescence: A Gender-Specific Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rational-Emotive and Cognitive-Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10942-021-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in the Relationships between School Bullying and Executive Functions in Adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.483-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15388220.2021.1956506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cluster analysis to identify different burnout profiles among nurses and care assistants for older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.1135-1142. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between frustration intolerance beliefs, cognitive emotion regulation strategies and burnout among geriatric nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.700-707. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between women's emotional reaction to first coital experience and subsequent sexual risk-taking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.126 - 132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2020.1722993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicidal ideation among French adolescents: Separation anxiety and attachment according to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (6), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221325.2020.1822773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de risque à l'adolescence - quelques pistes de compréhension issues de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouagazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bernoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witnessing school bullying: to react or not to react? An insight into perceived social norms regulating self-predicted defending and passive behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1174-1193. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2018.1530735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of a French Version of the Narcissistic Personality Inventory in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural perspective on the relationship between social anxiety and cigarette use: a case from France and the Republic of Moldova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hadjiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.417-424. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17542863.2017.1404117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cyberbullying overlap with school bullying when taking modality of involvement into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et perturbation de la relation à l’autre : différenciation et complémentarité de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.183-186. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Questionnaire du sentiment d’invulnérabilité à l’adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullying, sleep/wake patterns and subjective sleep disorders: Findings from a cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2013.877475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (e22), pp.111. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4082/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CATHERINE POTARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Scientifique Catherine POTARD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes sur les Violences Faites aux Femmes : une étude exploratoire selon l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ndobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 47/n° 177 (2), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.177.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual orientation, coming out and suicidal ideation in young French LGBP people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chiarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of College Students Who Engage in Nonmedical Use of Prescription Drugs: Association with Frustration Intolerance Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of College Student Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (issue 1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/28367138.2025.2455137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures of social media use motives during adolescence: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ketibian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-1105/a000506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Social Problem-Solving Inventory-revised Short-Form with emerging adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101011. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2024.101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Classes Analysis Approach of Intimate Partner Violence Victimization and Perpetration in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605241299439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’applicabilité et la transférabilité du programme « Sortir Ensemble & Se Respecter » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Akhras-Pancaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin de Pietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.241.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and Measurement Tools for Assessing Parental Reactions to LGB People Coming Out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Gohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2024.2320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative effects of institutionalization on the sense of self in Alzheimer's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Gallouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2024.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dysfunctional Attitudes, Sociotropy–Autonomy, and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.6164. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20126164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a cluster approach to identify the profiles of men sentenced for sexual violence according to their risk of reoffending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry H Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interpersonal Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/08862605221104529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental Attachment, Self-Esteem, Social Problem-Solving, Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157 (7), pp.451-471. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2023.2242561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Esteem, Social Problem Solving and Intimate Partner Violence Victimization in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.327. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bs13040327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Denizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mennuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (6), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining frustration intolerance beliefs among adults with dyslexia or developmental coordination disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lenoir-Perrotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 123, pp.104184. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2022.104184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la capacité de consentement sexuel chez les personnes âgées souffrant de démence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (1), pp.35-43. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2021.0997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum à « Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale » [Encephale 2021;47:554-563] https://doi.org/10.1016/j.encep.2020.11.010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (1), pp.114. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional eating profiles associated with personality traits during emerging adulthood: A cluster-analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1), pp.100730. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Theory of Mind and Attachment Styles in Emerging Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adult Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.179 - 191. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10804-022-09399-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Differences in the Relationships between School Bullying and Executive Functions in Adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.483-498. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15388220.2021.1956506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between School Bullying and Frustration Intolerance Beliefs in Adolescence: A Gender-Specific Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rational-Emotive and Cognitive-Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.140-143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10942-021-00402-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417334v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolescent School Bullying and Life Skills: A Systematic Review of the Recent Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence and victims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.604-637. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1891/VV-D-19-00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française de l’échelle de l’adhésion aux mythes modernes sur l’agression sexuelle (AMMSA) et attachement au partenaire auprès d’étudiants et d’auteurs de violence conjugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265209v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Adolescents Cope with Bullying at School: Exploring Differences Between Pure Victim and Bully-Victim Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bullying Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42380-021-00095-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of cluster analysis to identify different burnout profiles among nurses and care assistants for older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.1135-1142. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between frustration intolerance beliefs, cognitive emotion regulation strategies and burnout among geriatric nurses and care assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Landais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geriatric Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (3), pp.700-707. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gerinurse.2021.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between women's emotional reaction to first coital experience and subsequent sexual risk-taking behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.126 - 132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625187.2020.1722993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suicidal ideation among French adolescents: Separation anxiety and attachment according to sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Labrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Genetic Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (6), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00221325.2020.1822773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prises de risque à l'adolescence - quelques pistes de compréhension issues de la neuropsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video game players’ personality traits: An exploratory cluster approach to identifying gaming preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Popular Media Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.499-512. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ppm0000245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witnessing school bullying: to react or not to react? An insight into perceived social norms regulating self-predicted defending and passive behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (9), pp.1174-1193. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01443410.2018.1530735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle des représentations sociales négatives concernant les auteurs de violences sexuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lamballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (9), pp.924-931. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants à risque de décrochage selon le profil de personnalité : Resilients, Overcontrollers et Undercontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Lyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.152-161. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life events, stressful events and traumatic events: A closer look at their effects on post-traumatic stress symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ouagazzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bernoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.H. Boudoukha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Relationships Between Sexual Risk–Safety Behaviors and Physical Self-Concept by Gender: A Cluster Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Adulthood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.31-44. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2167696817750802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of a French Version of the Narcissistic Personality Inventory in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants neuropsychologiques de l’infraction à caractère sexuel : Un dysfonctionnement frontal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlis Poulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (3), pp.156-171. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the big five personality traits and PTSD among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-cultural perspective on the relationship between social anxiety and cigarette use: a case from France and the Republic of Moldova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Hadjiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Culture and Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (4), pp.417-424. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17542863.2017.1404117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between hardiness, exposure to traumatic events and PTSD symptoms among French police officers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Madamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Trauma &amp; Dissociation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtd.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving under the influence of alcohol and perceived invulnerability among young adults: An extension of the theory of planned behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaymard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2018.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of condom use among young adults: The role of preparatory behavioral strategies in the Theory of Planned Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Psychology / Psicología Conductual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (1), pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la maturation pubertaire et de l’estime de soi corporelle sur la sexualité à l’adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Thomine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between parental attachment and sexuality in early adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bréchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.873065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthognathic surgery improves quality of life and depression, but not anxiety, and patients with higher preoperative depression scores improve less</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zagala-Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oral and Maxillofacial Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijom.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualité et perturbation de la relation à l’autre : différenciation et complémentarité de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.183-186. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Cyberbullying overlap with school bullying when taking modality of involvement into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.49-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du Questionnaire du sentiment d’invulnérabilité à l’adolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.305-312. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer violence, mental health and suicidal ideation in a sample of French adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mental Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (5), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14623730.2014.963403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullying, sleep/wake patterns and subjective sleep disorders: Findings from a cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronobiology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (4), pp.542-553. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/07420528.2013.877475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French version of the Suicidal Ideation Questionnaire among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (2), pp.471-476. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometric Properties of the French Version of the Short Form of the Coopersmith Self-Esteem Inventory Among Adolescents and Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation and the Health Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0163278715568990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological barriers and facilitators of colorectal cancer screening: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgiane Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Aguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Kubiszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (e22), pp.111. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4082/hpr.2013.e22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets psychologiques de la chirurgie orthognatique et insatisfaction postopératoire : présentation d’un protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Battini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Stomatologie et de Chirurgie Maxillo-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (1), pp.36-38. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stomax.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the intention to use condoms in a sample of French adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Samedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/13625187.2011.634455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’une échelle de sexualité (intérêts, émotions, relations : IERS) à la prime adolescence (12 à 15ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Moltrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of peers on risky sexual behaviour during adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Potard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Contraception and Reproductive Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3), pp.264-270. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13625180802273530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367138.2025.2455137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.08.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ketibian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2320241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2024.06.049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlegel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhommet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417378v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-021-00095-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/VV-D-19-00023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417334v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10942-021-00402-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417328v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15388220.2021.1956506" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Landais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2020.1722993" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2020.1822773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1530735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000204" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363165v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hadjiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1404117" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.049" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK02LQB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.03.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.877475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4082/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cherrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chiarabini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.08.003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Potard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28367138.2025.2455137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ketibian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-1105/a000506" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rusch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.101011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605241299439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Akhras-Pancaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin de Pietro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Vieira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04818096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2320241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2024.06.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04235956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20126164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674789v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bertsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry H Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08862605221104529" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2023.2242561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bs13040327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Auger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lenoir-Perrotel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jarry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2022.104184" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04845043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Courtois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schlegel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhommet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10804-022-09399-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Kubiszewski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15388220.2021.1956506" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417334v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10942-021-00402-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/VV-D-19-00023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265209v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schlegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Doineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03417378v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42380-021-00095-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04592977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Landais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.07.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2021.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521883v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625187.2020.1722993" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labrell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221325.2020.1822773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ppm0000245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443410.2018.1530735" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Humeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mozas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamballais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vinciguerra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.07.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ouagazzal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bernoussi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2019.06.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lancelot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2167696817750802" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000204" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901627v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Poulette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Madamet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.11.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363165v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Hadjiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17542863.2017.1404117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Madamet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2017.10.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Camus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaymard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2018.02.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TDSRP3K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caballero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Clarisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.12.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Br&#233;chon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courtois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.873065" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Battini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zagala-Bouquillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijom.2015.07.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7D21ZN5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2015.03.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063213v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fontaine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.10.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK02LQB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363151v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kubiszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fontaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pochon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rusch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623730.2014.963403" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07420528.2013.877475" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864209v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.11.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48DNRG04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Le Gall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amoura" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Samedy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moltrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0163278715568990" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057556v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4082/hpr.2013.e22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Battini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jonas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stomax.2011.11.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mestre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Barakat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13625187.2011.634455" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02363106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13625180802273530" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>