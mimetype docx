--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chloë Richard-Desoubeaux </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Musicologue et violoniste (musiques anciennes) - Doctorante et enseignante à l'Université de Rouen Normandie</w:t>
+        <w:t xml:space="preserve">Musicologue et violoniste (musiques anciennes) - Doctorante et enseignante à l'Université de Rouen Normandie, laboratoire GRHis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -89,50 +89,62 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis janvier 2024 : doctorante en musicologie à l'Université de Rouen Normandie : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">La chanson et la musique de tradition orale en Normandie, des sources anciennes aux collectes ethnographiques des XXe et XXIe siècles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">2020 : Master MEEF éducation musicale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">2019 :	Admise au concours de l’Agrégation de musique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2018 : Master de Musicologie, Conservatoire National Supérieur de Musique et de Danse de Paris (prix d'Histoire de la Musique et des Métiers de la Culture Musicale)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2016 : Prix de Perfectionnement en violon baroque, CRR de Paris</w:t>
@@ -276,151 +288,1046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appropriation et la recréation d’un répertoire traditionnel par les groupes folkloriques en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concert-lecture : Le jeu et mistere de Monsieur Saint Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Mystère à Carentan : le Saint Julien retrouvé (1529)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans d’activité musicale et cinq ans d’internement aux encombrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de l'histoire au GRHis : exhumer des archives marginales ou périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen (Université de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vièle à archet, de l’enquête archéologique à l’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique et passé - Journée du département de musicologie de l'Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Rouen (Opéra de Rouen Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces des sources anciennes des musiques de tradition orale en Normandie : les éditions musicales de Jacques Mangeant, à Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe Congrès Doctoral International de Musique et Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université; IreMus, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants de marins : quelle réalité au XXe siècle ? Enquête auprès des communautés maritimes bas-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources du patrimoine oral francophone et chemins de connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marlène Belly; André Magord, Nov 2018, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activité musicale dans le camp des internés britanniques de Saint-Denis sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City of Light, Paris 1900-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Londres (Institut Français), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neidhart von Reuental : Wol dir liebe Sumerzeitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 ans de la musique médiévale en 78 tours, les enregistrements du label Victor (1913-1915)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconstituer la musique du Saint Julien : à la croisée des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Cerisy-la-Salle sur le Mystère de saint Julien de Nicole Osber (1529), à paraître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concerts de disque dans le camp des internés britanniques de Saint-Denis sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Duchesneau; Federico Lazzaro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musique – Disque – Radio en pays francophones, 1900-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2023, 978-2-7116-3076-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chants de marins : quelle réalité au XXe siècle ? Enquête auprès des communautés maritimes bas-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marlène Belly; André Magord. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources du patrimoine oral francophone et chemins de connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, 2022, 979-10-353-1713-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique de l’écoute musicale en classe avec des adolescents : comment renforcer leur motivation et développer leur culture musicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Education. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-02942962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -488,51 +1395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D829899B"/>
+    <w:nsid w:val="838C5BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +1543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05768566"/>
+    <w:nsid w:val="E8BAD532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -784,51 +1691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B752F73"/>
+    <w:nsid w:val="DF742BA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -932,51 +1839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C91A54A2"/>
+    <w:nsid w:val="2DA83D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1172,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02942962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>