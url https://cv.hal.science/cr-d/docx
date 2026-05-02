--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -531,234 +531,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans d’activité musicale et cinq ans d’internement aux encombrants</w:t>
+                <w:t xml:space="preserve">La vièle à archet, de l’enquête archéologique à l’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire de l'histoire au GRHis : exhumer des archives marginales ou périphériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Musique et passé - Journée du département de musicologie de l'Université de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Rouen (Opéra de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267827v1</w:t>
+                <w:t xml:space="preserve">hal-05267826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vièle à archet, de l’enquête archéologique à l’interprétation</w:t>
+                <w:t xml:space="preserve">Sur les traces des sources anciennes des musiques de tradition orale en Normandie : les éditions musicales de Jacques Mangeant, à Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et passé - Journée du département de musicologie de l'Université de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Rouen (Opéra de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">VIe Congrès Doctoral International de Musique et Musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université; IreMus, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267826v1</w:t>
+                <w:t xml:space="preserve">hal-05267823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des sources anciennes des musiques de tradition orale en Normandie : les éditions musicales de Jacques Mangeant, à Caen</w:t>
+                <w:t xml:space="preserve">Dix ans d’activité musicale et cinq ans d’internement aux encombrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Richard-Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Congrès Doctoral International de Musique et Musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université; IreMus, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Faire de l'histoire au GRHis : exhumer des archives marginales ou périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267823v1</w:t>
+                <w:t xml:space="preserve">hal-05267827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chants de marins : quelle réalité au XXe siècle ? Enquête auprès des communautés maritimes bas-normandes</w:t>
               </w:r>
@@ -1395,51 +1395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="838C5BA8"/>
+    <w:nsid w:val="26E47D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8BAD532"/>
+    <w:nsid w:val="7E4F26D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1691,51 +1691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DF742BA2"/>
+    <w:nsid w:val="F6E129B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1839,51 +1839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DA83D08"/>
+    <w:nsid w:val="7CDBC0F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2079,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02942962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Richard-Desoubeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267822v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Davy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02942962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>