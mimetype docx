--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1395,51 +1395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26E47D57"/>
+    <w:nsid w:val="951BC2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E4F26D3"/>
+    <w:nsid w:val="6828D525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1691,51 +1691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F6E129B1"/>
+    <w:nsid w:val="3CE6C700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1839,51 +1839,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CDBC0F2"/>
+    <w:nsid w:val="B0A600F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>