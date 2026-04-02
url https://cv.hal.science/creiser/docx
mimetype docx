--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -147,1483 +147,1529 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban inequality and planning in a context of socio-ecological transition: The Conseil interculturel de Montréal’s action research experience</w:t>
+                <w:t xml:space="preserve">Percevoir, ressentir, partager : pratiques sensibles d’étudiant·es internationaux·les pour s’approprier l’espace lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276, pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vgz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743711v1</w:t>
+                <w:t xml:space="preserve">hal-05555631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités territoriales et aménagement en contexte de transition socioécologique : L’expérience de recherche-action du Conseil interculturel de Montréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The NB Housing Summit: Solutions to Promote Housing Affordability in the Mid-sized City of Saint John, New Brunswick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Woodhall-Melnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobin Leblanc Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04743705v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Nombro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Homelessness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5206/ijoh.2023.3.16805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gentrification par projet : politiques publiques et revalorisation des quartiers péricentraux, le cas du Campus MIL à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.8974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Before displacement: studentification, campus-led gentrification and rental market transformation in a multiethnic neighborhood (Parc-Extension, Montréal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gonzalès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02723638.2022.2073150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les groupes communautaires prennent le relais : réponses du tiers-secteur au mal-logement et à la gentrification dans deux quartiers tremplins d’immigration de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.150-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088097ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adopter une approche intersectionnelle pour comprendre les géographies subjectives de l’accès au logement : Expériences résidentielles des familles de nouveaux arrivants francophones dans l’agglomération transfrontalière d’Ottawa-Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (177), pp.377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068738ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03155645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NB Housing Summit: Solutions to Promote Housing Affordability in the Mid-sized City of Saint John, New Brunswick</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Urban inequality and planning in a context of socio-ecological transition: The Conseil interculturel de Montréal’s action research experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04743733v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gentrification par projet : politiques publiques et revalorisation des quartiers péricentraux, le cas du Campus MIL à Montréal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inégalités territoriales et aménagement en contexte de transition socioécologique : L’expérience de recherche-action du Conseil interculturel de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...307 lines deleted...]
-                <w:t xml:space="preserve">halshs-03155645v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Guibard</w:t>
+                <w:t xml:space="preserve">Réduire les inégalités territoriales et prévenir les discriminations dans l'espace urbain. Vers une transformation de l’action publique à Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil interculturel de Montréal. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03155649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIL façons de se faire évincer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pistre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Vansintjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04329117v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité d’action de Parc-Extension (CAPE), du Réseau de recherche-action communautaire de Parc- Extension (CBAR) et du Collectif de recherche et d’action sur l’Habitat (CRACH). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre l’insalubrité du côté des groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Reiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Collectif de Recherche et d'ACtion sur l'Habitat (CRACH). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités territoriales et prévenir les discriminations dans l'espace urbain. Vers une transformation de l’action publique à Montréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobilités résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">halshs-03155651v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobidic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60582/geomob15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et métropolisation dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Faret, J.-Y. Piboubes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopolitiques des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.55-73, 2022, 9782091674803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logement social : D’un segment du marché non lucratif à un secteur de logement néolibéral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adam M., Comby E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Amsterdam, pp.199-210, 2020, 9782354802172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03155648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se loger dans un quartier tremplin : Trajectoires et stratégies résidentielles des familles immigrantes à Parc-Extension et Saint-Michel, Montréal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Se loger dans un quartier tremplin : trajectoires et stratégies résidentielles des familles immigrantes à Parc-Extension et Saint-Michel, Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université de Paris; Université de Montréal, 2021. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Histoire. Université Paris Cité; Université de Montréal (1878-..), 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UNIP7006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03428835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1633,112 +1679,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passer par le logement social, un facteur d’intégration ou d’exclusion pour les familles de nouveaux arrivants à Ottawa-Gatineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Reiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international et interdisciplinaire 2016 pour étudiants et nouveaux chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1806,51 +1852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="216ADF15"/>
+    <w:nsid w:val="16C011AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2037,51 +2083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/creiser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9558-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258383704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743705v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Woodhall-Melnik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Leblanc Haley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Nombro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/ijoh.2023.3.16805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2022.2073150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088097ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068738ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Guay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Vansintjan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03319148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03428835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/creiser" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9558-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258383704" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Reiser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Woodhall-Melnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobin Leblanc Haley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Nombro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Collins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/ijoh.2023.3.16805" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460292v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02723638.2022.2073150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088097ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068738ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Guay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Vansintjan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Renzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329117v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60582/geomob15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03428835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UNIP7006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>