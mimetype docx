--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -1852,51 +1852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C011AC"/>
+    <w:nsid w:val="051E3473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>