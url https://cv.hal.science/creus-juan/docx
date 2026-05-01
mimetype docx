--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-property relationships in Ni W alloy coatings: Impact of processing routes and W content</w:t>
+                <w:t xml:space="preserve">In-situ marine corrosion experiments during extended immersion: Metallic coatings deposited onto mild steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Figuet</w:t>
+                <w:t xml:space="preserve">Sara Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cohendoz</w:t>
+                <w:t xml:space="preserve">Egle Conforto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rébéré</w:t>
+                <w:t xml:space="preserve">Thomas Kepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Savall</w:t>
+                <w:t xml:space="preserve">Mohcin Serjaouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Creus</w:t>
+                <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 233, pp.116099. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50, pp.114329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MTCOMM.2025.114329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523946v1</w:t>
+                <w:t xml:space="preserve">hal-05403839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten-induced atypical multilayer growth in a new amorphous Al-Ti-(W) thin films: A key to improve corrosion resistance in saline environment</w:t>
+                <w:t xml:space="preserve">Microstructure-property relationships in Ni W alloy coatings: Impact of processing routes and W content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Lakdhar</w:t>
+                <w:t xml:space="preserve">D. Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
+                <w:t xml:space="preserve">S. Cohendoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
+                <w:t xml:space="preserve">C. Rébéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">C. Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">J. Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 520, pp.133005. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 233, pp.116099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.133005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431667v1</w:t>
+                <w:t xml:space="preserve">hal-05523946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ marine corrosion experiments during extended immersion: Metallic coatings deposited onto mild steel</w:t>
+                <w:t xml:space="preserve">Tungsten-induced atypical multilayer growth in a new amorphous Al-Ti-(W) thin films: A key to improve corrosion resistance in saline environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Amar</w:t>
+                <w:t xml:space="preserve">Issam Lakdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egle Conforto</w:t>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kepa</w:t>
+                <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohcin Serjaouan</w:t>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Creus</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 50, pp.114329. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 520, pp.133005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.MTCOMM.2025.114329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.133005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403839v1</w:t>
+                <w:t xml:space="preserve">hal-05431667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the corrosion resistance of electrodeposited Zn-Fe by sol-gel conversion films</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Paint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -651,64 +651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the morphology, structure and properties of high iron content Zn–Fe coatings by pulse electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohendoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Touzain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,77 +915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of electrodeposited nickel coatings from sulphamate electrolyte without additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egle Conforto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybill Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Creus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1367,51 +1367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;b&#233;r&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kepa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcin Serjaouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTCOMM.2025.114329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arrighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Paint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5599/jese.1282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrighi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baissac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124366" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02385097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touzain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2010.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBX7SL9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Nunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;l&#232;ne Rinc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kepa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohcin Serjaouan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MTCOMM.2025.114329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohendoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;b&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Lakdhar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.133005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arrighi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Paint" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Savall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Olivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5599/jese.1282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arrighi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baissac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124366" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02385097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Touzain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.201910809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2010.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBX7SL9D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Nunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;l&#232;ne Rinc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>