--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -1627,243 +1627,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust uncertainty evaluation for system identification on distributed wireless platforms</w:t>
+                <w:t xml:space="preserve">Cloud2IR an infrared and environmental SHM information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Cam</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Andrade Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Uninon EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">13th Quantitative Infrared Thermography Conference QIRT2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332801v1</w:t>
+                <w:t xml:space="preserve">hal-01332782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud2IR an infrared and environmental SHM information system</w:t>
+                <w:t xml:space="preserve">Robust uncertainty evaluation for system identification on distributed wireless platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mevel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Andrade Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Quantitative Infrared Thermography Conference QIRT2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">European Geoscience Uninon EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332782v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPGPU implementation of modal parameter tracking by particle based Kalman filter</w:t>
               </w:r>
@@ -2876,256 +2876,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect detection based on thermal periodic excitation</w:t>
+                <w:t xml:space="preserve">Comparison between SPT and PT for defect characterization of CFRP plates glued on concrete or wood structures using optical active infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Autrique</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemente Ibarra Castanedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Daniel Théroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maldague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2012, 15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">QIRT 2012 - 11th International Conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846526v1</w:t>
+                <w:t xml:space="preserve">hal-01502629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between SPT and PT for defect characterization of CFRP plates glued on concrete or wood structures using optical active infrared thermography</w:t>
+                <w:t xml:space="preserve">Defect detection based on thermal periodic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Crinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Maldague</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2012 - 11th International Conference on Quantitative InfraRed Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ECCM 2012, 15th EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502629v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de défaut à l'aide d'une sollicitation thermique périodique - Etude de faisabilité</w:t>
               </w:r>
@@ -3417,51 +3417,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FA75516"/>
+    <w:nsid w:val="FA85FEAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3648,51 +3648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/criniere-antoine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doyoubuzz.com/criniere-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01111166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1519752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhamoy Sen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Ibarra-Castanedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maldague" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.897512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lascoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Averty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/10/6/064003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01509555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zghal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade-Barosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Soldovieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ponzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bourquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Ibarra Castanedo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Daniel Th&#233;roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/criniere-antoine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doyoubuzz.com/criniere-antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01111166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1519752" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01806896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhamoy Sen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.03.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Ibarra-Castanedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maldague" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2014.897512" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lascoup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Averty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-2132/10/6/064003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01509555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade Barroso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zghal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade-Barosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2185122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Brouns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nassiopoulos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manceau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Soldovieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ponzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bourquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Ibarra Castanedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Daniel Th&#233;roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>