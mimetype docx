--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -579,295 +579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal bacteria augment Staphylococcus aureus infection by inactivation of phagocyte-derived reactive oxygen species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daria Shamarina</w:t>
+                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Descoeudres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gorrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009880⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400976v1</w:t>
+                <w:t xml:space="preserve">hal-03620710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunomodulatory transcriptional signature associated with persistent listeria infection in hepatocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Commensal bacteria augment Staphylococcus aureus infection by inactivation of phagocyte-derived reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Pidwill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Carnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Surewaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Shamarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.761945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620710v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence gene repression promotes Listeria monocytogenes systemic infection</w:t>
               </w:r>
@@ -1245,295 +1245,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02572353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of widely used Listeria monocytogenes strains EGD, 10403S, and EGD-e highlights genomic variations underlying differences in pathogenicity.</w:t>
+                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bécavin</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lechat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+                <w:t xml:space="preserve">Zongfu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Creno</w:t>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.e00969-14. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00969-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01145480v1</w:t>
+                <w:t xml:space="preserve">hal-01204416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
+                <w:t xml:space="preserve">Comparison of widely used Listeria monocytogenes strains EGD, 10403S, and EGD-e highlights genomic variations underlying differences in pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
+                <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongfu Wu</w:t>
+                <w:t xml:space="preserve">Pierre Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.e00969-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00969-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204416v1</w:t>
+                <w:t xml:space="preserve">pasteur-01145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PNPase dependent CRISPR System in Listeria.</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Toedling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t>
@@ -4168,402 +4168,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Perrin</w:t>
+                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296382v1</w:t>
+                <w:t xml:space="preserve">hal-04296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets in hepatocytes support Enterococcus faecalis intracellular multiplication</w:t>
+                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296183v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Enterococcus faecalis MMH -594, OG1RF and V583 liver infection hepatic injury</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Enterococcus faecalis is involved in the pancreatitis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Descourvières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Ciocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Couvelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Clara Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci (ICE-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">UEG Week 2023 (United European Gastroenterology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hybrid congress in Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296269v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential transfer of a virulence determinant in the human commensal species Streptococcus salivarius.</w:t>
               </w:r>
@@ -5008,51 +5008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9DBA87D"/>
+    <w:nsid w:val="2563348E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>