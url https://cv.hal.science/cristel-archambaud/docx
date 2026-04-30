--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1245,295 +1245,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02572353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
+                <w:t xml:space="preserve">Comparison of widely used Listeria monocytogenes strains EGD, 10403S, and EGD-e highlights genomic variations underlying differences in pathogenicity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
+                <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongfu Wu</w:t>
+                <w:t xml:space="preserve">Pierre Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Milohanic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">Sophie Creno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.e00969-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00969-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204416v1</w:t>
+                <w:t xml:space="preserve">pasteur-01145480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of widely used Listeria monocytogenes strains EGD, 10403S, and EGD-e highlights genomic variations underlying differences in pathogenicity.</w:t>
+                <w:t xml:space="preserve">Quantitative proteome analyses identify PrfA-responsive proteins and phosphoproteins in [i]Listeria monocytogenes[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bécavin</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar Misra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+                <w:t xml:space="preserve">Francine Moussan Désirée Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lechat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+                <w:t xml:space="preserve">Zongfu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Creno</w:t>
+                <w:t xml:space="preserve">Eliane Milohanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.e00969-14. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (12), pp.6046-6057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00969-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr500929u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01145480v1</w:t>
+                <w:t xml:space="preserve">hal-01204416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PNPase dependent CRISPR System in Listeria.</w:t>
               </w:r>
@@ -1894,825 +1894,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lactobacilli on orally acquired listeriosis</w:t>
+                <w:t xml:space="preserve">Microbes for Health 2 Symposium: meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+                <w:t xml:space="preserve">Tomas T. de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Soubigou</w:t>
+                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Becavin</w:t>
+                <w:t xml:space="preserve">Gianfranco Grompone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (41), pp.16684 - 16689. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (2), pp.151-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1212809109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003361v1</w:t>
+                <w:t xml:space="preserve">hal-02642689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t>
+                <w:t xml:space="preserve">Impact of lactobacilli on orally acquired listeriosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joern Toedling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bécavin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Becavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (41), pp.16684 - 16689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1212809109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350904v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of pathogenic and non-pathogenic &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarit Edelheit</w:t>
+                <w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Toedling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Soubigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bécavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/msb.2012.11⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647835v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbes for Health 2 Symposium: meeting report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dragana Dobrijevic</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics of pathogenic and non-pathogenic &amp;lt;em&amp;gt;Listeria&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omri Wurtzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Sesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Grompone</w:t>
+                <w:t xml:space="preserve">J. R. Mellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pedron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iris Karunker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarit Edelheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2012.01.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/msb.2012.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02642689v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LipA, a tyrosine and lipid phosphatase involved in the virulence of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Cell biology and immunology of Listeria monocytogenes infections: novel insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Kastner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+                <w:t xml:space="preserve">Fabrizia Stavru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.05073-11⟩</w:t>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-065X.2010.00993.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652291v1</w:t>
+                <w:t xml:space="preserve">hal-02646833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell biology and immunology of Listeria monocytogenes infections: novel insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LipA, a tyrosine and lipid phosphatase involved in the virulence of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Stavru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Kernbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-065X.2010.00993.x⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (6), pp.2489 - 2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.05073-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02646833v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting roles of macrophages and dendritic cells in controlling initial pulmonary Brucella infection.</w:t>
               </w:r>
@@ -3208,90 +3208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Listeria superoxide dismutase by phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nahori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pizzaro-Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (42), pp.31812-31822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes ferritin protects against multiple stresses and is required for virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pizzaro-Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (2), pp.383-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,51 +5008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2563348E"/>
+    <w:nsid w:val="FFCDE386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>