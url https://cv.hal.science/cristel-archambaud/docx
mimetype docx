--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2438,281 +2438,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell biology and immunology of Listeria monocytogenes infections: novel insights</w:t>
+                <w:t xml:space="preserve">LipA, a tyrosine and lipid phosphatase involved in the virulence of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Stavru</w:t>
+                <w:t xml:space="preserve">Renate Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kernbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-065X.2010.00993.x⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (6), pp.2489 - 2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.05073-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646833v1</w:t>
+                <w:t xml:space="preserve">hal-02652291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LipA, a tyrosine and lipid phosphatase involved in the virulence of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dussurget</w:t>
+                <w:t xml:space="preserve">Cell biology and immunology of Listeria monocytogenes infections: novel insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizia Stavru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-065X.2010.00993.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.05073-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652291v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting roles of macrophages and dendritic cells in controlling initial pulmonary Brucella infection.</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pizzaro-Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (42), pp.31812-31822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes ferritin protects against multiple stresses and is required for virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pizzaro-Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dussurget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (2), pp.383-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,51 +5008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFCDE386"/>
+    <w:nsid w:val="B7FFAE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-archambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6237-0109" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103768467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronni da Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Kline" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mmbr.00069-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Descoeudres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gorrichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.911320" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.761945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pidwill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Carnell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Surewaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Shamarina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009880" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pombinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1712983" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45441-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20206-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lechat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00969-14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar Misra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan D&#233;sir&#233;e Ake" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongfu Wu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Milohanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr500929u" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01145428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Sesto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques Andrade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiro Kondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo P C Rocha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Wurtzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Sorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2934" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Lecuit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Cossart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219086110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas T. de Wouters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Dobrijevic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Grompone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2012.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9TVQVHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nahori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becavin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1212809109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Mellin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Karunker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Edelheit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb.2012.11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Kastner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kernbauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soulat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.05073-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646833v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-065X.2010.00993.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP8C1FM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana P Salcedo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lelouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Devilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Bovis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201040497" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/jbiol202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sansoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mingueneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delsol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803257" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roncagalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Miazek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2009.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661835v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizzaro-Cerda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606249200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sousa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cabanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-2QJ8M7DP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04551.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ribeiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05294187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cassard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Descourvi&#232;res" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciocan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couvelard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04295879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>