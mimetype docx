--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -207,1741 +207,1741 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t>
+                <w:t xml:space="preserve">Extended phase-space symplectic integration for electron dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+                <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Iv</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.03.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (4), pp.045301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/7ghc-htf8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563732v3</w:t>
+                <w:t xml:space="preserve">hal-05339202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetically encoded reporters of actin filament organization in living cells and tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Iv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashi Kumar Suman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Floriani</w:t>
+                <w:t xml:space="preserve">Thomas Panagiotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Sidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 188 (9), pp.2540-2559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661388v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mauger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28, pp.101968. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (12), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632811v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.101968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704286v1</w:t>
+                <w:t xml:space="preserve">hal-04632811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to super-diffusive transport in turbulent plasmas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.025204⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194791v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition to super-diffusive transport in turbulent plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Stanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Ciraolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (2), pp.025204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.025204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588456v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical computation of critical surfaces for the breakup of invariant tori in Hamiltonian systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human septins organize as octamer-based filaments and mediate actin-membrane anchoring in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Silva Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Taveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Castro-Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Baibakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buzhinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1448501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222 (3), pp.e202203016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202203016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356676v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian formulation and symplectic split-operator schemes for time-dependent density-functional-theory equations of electron dynamics in molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical computation of critical surfaces for the breakup of invariant tori in Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian P. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2023.107685⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.483-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1448501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972581v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dynamics of molecular superrotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hamiltonian formulation and symplectic split-operator schemes for time-dependent density-functional-theory equations of electron dynamics in molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pablo Salas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Gaarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Lopata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063105⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.107685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2023.107685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010527v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Nambu brackets in higher dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dynamics of molecular superrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Horikoshi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0073169⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356663v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-field Hamiltonian fluid closures of the one-dimensional Vlasov-Poisson equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Classical Nambu brackets in higher dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bradley A Shadwick</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Horikoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0102418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.052702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0073169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692599v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge migration and attosecond solitons in conjugated organic molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Four-field Hamiltonian fluid closures of the one-dimensional Vlasov-Poisson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley A Shadwick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013073⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (10), pp.102101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0102418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866922v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical organization of recollisions by a family of invariant tori</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Charge migration and attosecond solitons in conjugated organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aderonke S Folorunso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle A Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette B Gaarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1400912⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.013073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152785v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866922v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogolyubov’s averaging theorem applied to the Kramers-Henneberger Hamiltonian</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamical organization of recollisions by a family of invariant tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jorba-Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Àngel Jorba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 431, pp.133124. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2021.133124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1400912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277919v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notebook articles: towards a transformative publishing experience in nonlinear science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bogolyubov’s averaging theorem applied to the Kramers-Henneberger Hamiltonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.105753. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 431, pp.133124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.105753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2021.133124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142877v1</w:t>
+                <w:t xml:space="preserve">hal-03277919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian fluid reduction of the 1.5D Vlasov-Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley A. A Shadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1982,1052 +1982,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Notebook articles: towards a transformative publishing experience in nonlinear science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062707⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.105753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.105753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425736v1</w:t>
+                <w:t xml:space="preserve">hal-03142877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivan Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.062707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932384v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
+                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alain J. Brizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.122111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871065v1</w:t>
+                <w:t xml:space="preserve">hal-02932384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.032218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987263v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pablo Salas</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.023402. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.023402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913051v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
+                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Tronko</w:t>
+                <w:t xml:space="preserve">S. A. Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bottino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.125601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081110v1</w:t>
+                <w:t xml:space="preserve">hal-01987263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Turgay Uzer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.023402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.023402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006343v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing photoelectron motion with guiding fictitious particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tronko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon A. Berman</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Lanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.114002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735561v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capturing photoelectron motion with guiding fictitious particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Berman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.113202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variational formulation of classical and quantum models for intense laser pulse propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 399, pp.66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aop.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3095,51 +3186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD211366"/>
+    <w:nsid w:val="A98E11D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3326,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ghc-htf8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>