--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -466,339 +466,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
+                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Floriani</w:t>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristel Chandre</w:t>
+                <w:t xml:space="preserve">Martin Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661388v1</w:t>
+                <w:t xml:space="preserve">hal-04704286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mauger</w:t>
+                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (12), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04632811v1</w:t>
+                <w:t xml:space="preserve">hal-04661388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 472, pp.134494. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.101968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704286v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to super-diffusive transport in turbulent plasmas</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical organization of recollisions by a family of invariant tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jorba-Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,64 +1793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogolyubov’s averaging theorem applied to the Kramers-Henneberger Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1891,1044 +1891,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian fluid reduction of the 1.5D Vlasov-Maxwell equations</w:t>
+                <w:t xml:space="preserve">Notebook articles: towards a transformative publishing experience in nonlinear science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bradley A. A Shadwick</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0056155⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.105753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.105753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219940v1</w:t>
+                <w:t xml:space="preserve">hal-03142877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notebook articles: towards a transformative publishing experience in nonlinear science</w:t>
+                <w:t xml:space="preserve">Hamiltonian fluid reduction of the 1.5D Vlasov-Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley A. A Shadwick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.105753. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (9), pp.092114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2021.105753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0056155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142877v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
+                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivan Mittal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
+                <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.062707. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.032218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425736v1</w:t>
+                <w:t xml:space="preserve">hal-02871065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
+                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain J. Brizard</w:t>
+                <w:t xml:space="preserve">Shivan Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.062707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932384v1</w:t>
+                <w:t xml:space="preserve">hal-02425736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain J. Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.122111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871065v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Berman</w:t>
+                <w:t xml:space="preserve">S. A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgay Uzer</w:t>
+                <w:t xml:space="preserve">M. Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.125601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006343v1</w:t>
+                <w:t xml:space="preserve">hal-01987263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Uzer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.023402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.023402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987263v1</w:t>
+                <w:t xml:space="preserve">hal-01913051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tronko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.114002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913051v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Tronko</w:t>
+                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bottino</w:t>
+                <w:t xml:space="preserve">Simon Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081110v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing photoelectron motion with guiding fictitious particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A98E11D7"/>
+    <w:nsid w:val="625C34D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ghc-htf8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ghc-htf8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>