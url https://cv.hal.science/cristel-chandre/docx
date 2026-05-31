--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -466,339 +466,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563732v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
+                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Elena Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (12), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704286v1</w:t>
+                <w:t xml:space="preserve">hal-04661388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scars of Kramers-Henneberger atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00942-3⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.101968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661388v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QMol-grid: A MATLAB package for quantum-mechanical simulations in atomic and molecular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Mauger</w:t>
+                <w:t xml:space="preserve">Hamiltonian Lorenz-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjeljka Žagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28, pp.101968. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.134494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2024.134494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632811v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to super-diffusive transport in turbulent plasmas</w:t>
               </w:r>
@@ -1536,321 +1536,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge migration and attosecond solitons in conjugated organic molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical organization of recollisions by a family of invariant tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Mauger</w:t>
+                <w:t xml:space="preserve">Marc Jorba-Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aderonke S Folorunso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle A Hamer</w:t>
+                <w:t xml:space="preserve">Àngel Jorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013073⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1400912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866922v3</w:t>
+                <w:t xml:space="preserve">hal-03152785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical organization of recollisions by a family of invariant tori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Charge migration and attosecond solitons in conjugated organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aderonke S Folorunso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jorba-Cusco</w:t>
+                <w:t xml:space="preserve">Kyle A Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Àngel Jorba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mette B Gaarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.523. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.013073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1400912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152785v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866922v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogolyubov’s averaging theorem applied to the Kramers-Henneberger Hamiltonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1910,51 +1910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notebook articles: towards a transformative publishing experience in nonlinear science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.105753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,862 +2073,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
+                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">Shivan Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Uzer</w:t>
+                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.032218. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.062707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871065v1</w:t>
+                <w:t xml:space="preserve">hal-02425736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-ionization mechanisms of magnesium driven by electron impact</w:t>
+                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivan Mittal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Alain J. Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmet Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.122111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425736v1</w:t>
+                <w:t xml:space="preserve">hal-02932384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian formulations for perturbed dissipationless plasma equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain J. Brizard</w:t>
+                <w:t xml:space="preserve">Nonadiabatic effects in the double ionization of atoms driven by a circularly polarized laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.032218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.032218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932384v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Berman</w:t>
+                <w:t xml:space="preserve">Simon Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Uzer</w:t>
+                <w:t xml:space="preserve">Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.125601. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987263v1</w:t>
+                <w:t xml:space="preserve">hal-02006343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Tronko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.114002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913051v1</w:t>
+                <w:t xml:space="preserve">hal-02081110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles gyrokinetic analysis of electromagnetic plasma instabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bottino</w:t>
+                <w:t xml:space="preserve">Classical versus quantum views of intense laser pulse propagation in gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Uzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.125601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab1c12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081110v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion of Coulomb effects in laser-atom interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of RbCs dimers using an elliptically polarized laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Turgay Uzer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pablo Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.023402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.053405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.023402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006343v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing photoelectron motion with guiding fictitious particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turgay Uzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2988,51 +2988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="625C34D8"/>
+    <w:nsid w:val="A655B7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3417,51 +3417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ghc-htf8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cristel-chandre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3667-259X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151366209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chandre_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-9731-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Chandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7ghc-htf8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04563732v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Silva Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Iv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Kumar Suman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panagiotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sidor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.03.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Floriani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00942-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101968" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Horvat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjeljka &#381;agar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194791v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Stanzani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arlotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ciraolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.025204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588456v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Taveneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Castro-Linares" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Baibakov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buzhinsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202203016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian P. Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1448501" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Gaarde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Lopata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Schafer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2023.107685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04010527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pablo Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Horikoshi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Shadwick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102418" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jorba-Cusco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngel Jorba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1400912" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866922v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mauger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderonke S Folorunso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Hamer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette B Gaarde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277919v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2021.133124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2021.105753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A. A Shadwick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0056155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivan Mittal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Turgay Uzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain J. Brizard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Uzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.032218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006343v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Berman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turgay Uzer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.053405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tronko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bottino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Berman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab1c12" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.023402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.113202" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2018.10.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>