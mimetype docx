--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -208,757 +208,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterisation of biodegradable multi-layer composites materials from pelagic sargassum spp., leaf sheaths and polylactic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIANT COMPLEXE ALTERNATIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Non-Conventional Materials and Technologies IC-NOCMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, João Pessoa, Brazil. pp.978-65-272-0081-9</w:t>
+              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367151v1</w:t>
+                <w:t xml:space="preserve">hal-04151375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ash from pelagic Sargassum sap. as stabiliser in earth-based materials: physical, chemical and thermal assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTILAYERS COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Joao Pessoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146253v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTILAYERS COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTI-LAYER COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Joao Pessoa, Brazil</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Joao Pessoa, Paraiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650685v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIANT COMPLEXE ALTERNATIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POTENTIAL OF ASH FROM PELAGIC SARGASSUM spp. AS STABILISER IN EARTH-BASED MATERIALS: PHYSICAL, CHEMICAL AND THERMAL ASSESSMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">6th INTERNATIONAL CONFERENCE ON NATURAL FIBERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151375v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTENTIAL OF ASH FROM PELAGIC SARGASSUM spp. AS STABILISER IN EARTH-BASED MATERIALS: PHYSICAL, CHEMICAL AND THERMAL ASSESSMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation et caractérisations thermique, hydrique de composites fibres de bagasse/liant minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INTERNATIONAL CONFERENCE ON NATURAL FIBERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t>
+              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650675v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTI-LAYER COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
+                <w:t xml:space="preserve">Potential of ash from pelagic Sargassum sap. as stabiliser in earth-based materials: physical, chemical and thermal assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Joao Pessoa, Paraiba, Brazil</w:t>
+              <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650718v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et caractérisations thermique, hydrique de composites fibres de bagasse/liant minéral</w:t>
+                <w:t xml:space="preserve">Production and characterisation of biodegradable multi-layer composites materials from pelagic sargassum spp., leaf sheaths and polylactic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies, Guadeloupe</w:t>
+              <w:t xml:space="preserve">19th International Conference on Non-Conventional Materials and Technologies IC-NOCMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, João Pessoa, Brazil. pp.978-65-272-0081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151372v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some mechanical and thermal properties of vegetable aggregates composites: comparison of new binders</w:t>
               </w:r>
@@ -996,51 +996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials ICBBM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2019 - 4th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1199,51 +1199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPRIETES MECANIQUES ET THERMIQUES DE COMPOSITES CIMENT/BAGASSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,148 +1409,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymer addition on thermal and mechanical properties of vegetable fibers/cement composites</w:t>
+                <w:t xml:space="preserve">Bagasse reinforced cement composites : effect of fiber treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward F. Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Madeira, Portugal. pp.305-312</w:t>
+              <w:t xml:space="preserve">12th International Inorganic-bonded Fiber Composites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807961v1</w:t>
+                <w:t xml:space="preserve">hal-00807543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polymer addition on vegetable fibers/cement composites properties</w:t>
               </w:r>
@@ -1562,51 +1562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,269 +1651,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagasse reinforced cement composites : effect of fiber treatment</w:t>
+                <w:t xml:space="preserve">Influence of polymer addition on thermal and mechanical properties of vegetable fibers/cement composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward F. Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Inorganic-bonded Fiber Composites Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Madeira, Portugal. pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807543v1</w:t>
+                <w:t xml:space="preserve">hal-00807961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibers weight fraction and nature of fibers on thermal and mechanical properties of vegetable fibers/cement composites.</w:t>
+                <w:t xml:space="preserve">Influence of Fibers Weight Fraction and Nature of Fibers on Thermal and Mechanical Properties of Vegetable Fibers / Cement Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward F. Toro</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Durability of Building Materials and Components</w:t>
+              <w:t xml:space="preserve">11th Conference on Durability of Building Materials and Components (11DBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151047v1</w:t>
+                <w:t xml:space="preserve">hal-01693195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of interactions in Sodium Dodecyl Sulphate - hydrophobically modified Chitosan nanoparticles</w:t>
               </w:r>
@@ -1962,196 +1962,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fibers Weight Fraction and Nature of Fibers on Thermal and Mechanical Properties of Vegetable Fibers / Cement Composites</w:t>
+                <w:t xml:space="preserve">Influence of fibers weight fraction and nature of fibers on thermal and mechanical properties of vegetable fibers/cement composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Toro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Durability of Building Materials and Components (11DBMC)</w:t>
+              <w:t xml:space="preserve">11th International Conference on Durability of Building Materials and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693195v1</w:t>
+                <w:t xml:space="preserve">hal-02151047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of pre-treatments on the physical-chemical and mechanical properties of sugarcane bagasse and coir fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Closse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICNF 2025 Regenerative solutions 7th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt to The Valorization of Brown Algae Sargassum sp. in Cement Mortar Composites for Housing or Building Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Closse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2183,92 +2323,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Science Research and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 08 (03), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47191/ijcsrr/V8-i3-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of vegetable fiber-matrix adhesion and durability, in cement-based and polymer-based composite: Principles from literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Closse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2300,366 +2440,366 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231220729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive biomass algae valorization: Assessment of the viability of Sargassum seaweed as pozzolanic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 342, pp.118056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the reactivity of sugarcane bagasse ash for Pozzolan-Lime Paste: Effect of particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rijaniaina Valéry Ratiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350, pp.128561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermal performance of piglet house with non-conventional floor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Caroline Gonçalves de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Selaysim Di Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Passé-Coutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2668,209 +2808,209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.102071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.102071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-coherent homogenization applied to the assessment of thermal conductivity: Case of sugar cane bagasse fibers and moisture content effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Zaknoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33, pp.101537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a New Native Plant Textile, Leaf Sheath from Cocos nucifera L., as Potential Reinforcement of Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2879,461 +3019,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Agricultural and Crop Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.1056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME MECHANICAL AND THERMAL PROPERTIES OF VEGETABLE AGGREGATES CEMENT COMPOSITES: EVALUATION OF A NEW BINDER BASED ON LIME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of bio-chars from sugarcane bagasse pyrolysis in cement-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524773v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of bio-chars from sugarcane bagasse pyrolysis in cement-based composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SOME MECHANICAL AND THERMAL PROPERTIES OF VEGETABLE AGGREGATES CEMENT COMPOSITES: EVALUATION OF A NEW BINDER BASED ON LIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Arsène</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valéry Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364458v1</w:t>
+                <w:t xml:space="preserve">hal-02524773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of pozzolanic activity of bamboo stem ashes for use as partial replacement of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodier</w:t>
+                <w:t xml:space="preserve">K. Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (1), pp.87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0958-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Mechanical Behaviors of Cementitious Composites Reinforced with Bagasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3342,155 +3482,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 668, pp.330-340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.668.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Passe-Coutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,144 +3639,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (4), pp.549-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Passe-Coutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,743 +3785,603 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (4), pp.549-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337 (1 - 3), pp.31 - 66. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2009, 337 (1-3), pp.61 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424604v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337 (1-3), pp.61 - 66. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2009, 337 (1 - 3), pp.31 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720745v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and chitosan</w:t>
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and hydrophobically modified chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00360381v1</w:t>
+                <w:t xml:space="preserve">hal-00360370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and hydrophobically modified chitosan</w:t>
+                <w:t xml:space="preserve">Studies of the association of chitosan and alkylated chitosan with oppositely charged sodium dodecyl sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 330 (2-3), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.04.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00360370v1</w:t>
+                <w:t xml:space="preserve">hal-00360369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the association of chitosan and alkylated chitosan with oppositely charged sodium dodecyl sulfate</w:t>
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 330 (2-3), pp.201-206. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 317 (1-3), pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.07.054⟩</w:t>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-05121569v1</w:t>
+                <w:t xml:space="preserve">hal-00360381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites - Tratments for viable utilization of vegetable fibers in inorganic based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4734,51 +4734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatments for viable utilization of vegetable fibers in inorganic-based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,169 +4859,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des systèmes polyélectrolytes / tensioactif en phase aqueuse et à l'interface liquide / gaz. Application à l'élaboration de micro - capsules</w:t>
+                <w:t xml:space="preserve">ETUDE DES SYSTEMES POLYELECTROLYTE / TENSIOACTIF EN PHASE AQUEUSE ET A L'INTERFACE LIQUIDE / GAZ APPLICATION A L'ELABORATION DE MICRO -CAPSULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
+              <w:t xml:space="preserve">Chimie. Université Montpellier II, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00068179v2</w:t>
+                <w:t xml:space="preserve">tel-02373427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DES SYSTEMES POLYELECTROLYTE / TENSIOACTIF EN PHASE AQUEUSE ET A L'INTERFACE LIQUIDE / GAZ APPLICATION A L'ELABORATION DE MICRO -CAPSULES</w:t>
+                <w:t xml:space="preserve">Etude des systèmes polyélectrolytes / tensioactif en phase aqueuse et à l'interface liquide / gaz. Application à l'élaboration de micro - capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chimie. Université Montpellier II, 2005. Français. </w:t>
+              <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02373427v1</w:t>
+                <w:t xml:space="preserve">tel-00068179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5176,51 +5176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Closse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel On&#233;sippe Potiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Arsene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba-Bourguignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04367151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tido Tiwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04146253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Onesippe Potiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano Junior" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vidil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniana Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Delvasto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F. Toro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02373428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01693195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05011932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/ijcsrr/V8-i3-52" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04362882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231220729" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04104066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Caroline Gon&#231;alves de Oliveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Selaysim Di Campos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Pass&#233;-Coutrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Zaknoune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02523447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02524773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111731" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0958-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.668.330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00809831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Passe-Coutrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFJNLK0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.11.057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K7CXK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3QNQ4SH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFRNBPGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.07.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2L76HZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05121569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-03228186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/sustainable-and-nonconventional-construction-materials-using-inorganic-bonded-fiber-composites/savastano-junior/978-0-08-102001-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068179v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02373427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Closse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel On&#233;sippe Potiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Arsene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba-Bourguignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tido Tiwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04146253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04367151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Onesippe Potiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano Junior" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vidil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniana Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Delvasto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F. Toro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01693195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02373428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05121569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05011932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/ijcsrr/V8-i3-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04362882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231220729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04104066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Caroline Gon&#231;alves de Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Selaysim Di Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Pass&#233;-Coutrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Zaknoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02523447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02524773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0958-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.668.330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00809831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Passe-Coutrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFJNLK0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.11.057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K7CXK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFRNBPGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.07.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2L76HZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3QNQ4SH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-03228186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/sustainable-and-nonconventional-construction-materials-using-inorganic-bonded-fiber-composites/savastano-junior/978-0-08-102001-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02373427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068179v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>