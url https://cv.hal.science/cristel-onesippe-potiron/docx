--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -66,2092 +66,2215 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pretreatments on fiber/matrix adhesion in cementitious and polymer composites reinforced with sugarcane bagasse and coconut coir fibers</w:t>
+                <w:t xml:space="preserve">Attempt to The Valorization of Brown Algae Sargassum sp. in Cement Mortar Composites for Housing or Building Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Closse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketty Bilba-Bourguignon</w:t>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on Materials Science and Engineering</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International Journal of Current Science Research and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 08 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47191/ijcsrr/V8-i3-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308904v1</w:t>
+                <w:t xml:space="preserve">hal-05011932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIANT COMPLEXE ALTERNATIF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Invasive biomass algae valorization: Assessment of the viability of Sargassum seaweed as pozzolanic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04151375v1</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.118056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTILAYERS COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of vegetable fiber-matrix adhesion and durability, in cement-based and polymer-based composite: Principles from literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Closse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04650685v1</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231220729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTI-LAYER COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the reactivity of sugarcane bagasse ash for Pozzolan-Lime Paste: Effect of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valéry Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04650718v1</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350, pp.128561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POTENTIAL OF ASH FROM PELAGIC SARGASSUM spp. AS STABILISER IN EARTH-BASED MATERIALS: PHYSICAL, CHEMICAL AND THERMAL ASSESSMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Auto-coherent homogenization applied to the assessment of thermal conductivity: Case of sugar cane bagasse fibers and moisture content effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Zaknoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INTERNATIONAL CONFERENCE ON NATURAL FIBERS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04650675v1</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.101537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et caractérisations thermique, hydrique de composites fibres de bagasse/liant minéral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling of the thermal performance of piglet house with non-conventional floor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Caroline Gonçalves de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Selaysim Di Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Passé-Coutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04151372v1</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.102071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ash from pelagic Sargassum sap. as stabiliser in earth-based materials: physical, chemical and thermal assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of a New Native Plant Textile, Leaf Sheath from Cocos nucifera L., as Potential Reinforcement of Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04146253v1</w:t>
+              <w:t xml:space="preserve">Annals of Agricultural and Crop Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.1056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterisation of biodegradable multi-layer composites materials from pelagic sargassum spp., leaf sheaths and polylactic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SOME MECHANICAL AND THERMAL PROPERTIES OF VEGETABLE AGGREGATES CEMENT COMPOSITES: EVALUATION OF A NEW BINDER BASED ON LIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valéry Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Non-Conventional Materials and Technologies IC-NOCMAT 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04367151v1</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some mechanical and thermal properties of vegetable aggregates composites: comparison of new binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Utilization of bio-chars from sugarcane bagasse pyrolysis in cement-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials ICBBM 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02364455v1</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D native fibrous vegetable material as textile reinforcement of composites materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of pozzolanic activity of bamboo stem ashes for use as partial replacement of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2019 - 4th International Conference on Natural Fibers</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02364454v1</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-016-0958-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPRIETES MECANIQUES ET THERMIQUES DE COMPOSITES CIMENT/BAGASSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermal and Mechanical Behaviors of Cementitious Composites Reinforced with Bagasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ketty Bilba</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LE VEGETAL DANS NOS VIES Voies de valorisation de la biomasse tropicale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02364456v1</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 668, pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.668.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">properties of a new binder based on lime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Passe-Coutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Bio-Based Building Materials</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02151074v1</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bagasse reinforced cement composites : effect of fiber treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Passe-Coutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Inorganic-bonded Fiber Composites Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00807543v1</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (4), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2010.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymer addition on vegetable fibers/cement composites properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edward F. Toro</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02150990v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (1-3), pp.61 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.11.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymer addition on thermal and mechanical properties of vegetable fibers/cement composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edward F. Toro</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00807961v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (1 - 3), pp.31 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.11.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fibers Weight Fraction and Nature of Fibers on Thermal and Mechanical Properties of Vegetable Fibers / Cement Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and hydrophobically modified chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Durability of Building Materials and Components (11DBMC)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01693195v1</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (3), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of interactions in Sodium Dodecyl Sulphate - hydrophobically modified Chitosan nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Studies of the association of chitosan and alkylated chitosan with oppositely charged sodium dodecyl sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Conference on Colloid Chemistry and Physicochemical Mechanics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02373428v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 330 (2-3), pp.201-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibers weight fraction and nature of fibers on thermal and mechanical properties of vegetable fibers/cement composites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Durability of Building Materials and Components</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02151047v1</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317 (1-3), pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2007.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-treatments on the physical-chemical and mechanical properties of sugarcane bagasse and coir fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Closse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2160,2228 +2283,2105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 Regenerative solutions 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to The Valorization of Brown Algae Sargassum sp. in Cement Mortar Composites for Housing or Building Purposes</w:t>
+                <w:t xml:space="preserve">Effect of pretreatments on fiber/matrix adhesion in cementitious and polymer composites reinforced with sugarcane bagasse and coconut coir fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Closse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ketty Bilba</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba-Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Science Research and Review</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05011932v1</w:t>
+              <w:t xml:space="preserve">2nd international conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prezentis, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of vegetable fiber-matrix adhesion and durability, in cement-based and polymer-based composite: Principles from literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashley Closse</w:t>
+                <w:t xml:space="preserve">POTENTIAL OF ASH FROM PELAGIC SARGASSUM spp. AS STABILISER IN EARTH-BASED MATERIALS: PHYSICAL, CHEMICAL AND THERMAL ASSESSMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04362882v1</w:t>
+              <w:t xml:space="preserve">6th INTERNATIONAL CONFERENCE ON NATURAL FIBERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive biomass algae valorization: Assessment of the viability of Sargassum seaweed as pozzolanic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTI-LAYER COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04104066v1</w:t>
+              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Joao Pessoa, Paraiba, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the reactivity of sugarcane bagasse ash for Pozzolan-Lime Paste: Effect of particle size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LIANT COMPLEXE ALTERNATIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03791709v1</w:t>
+              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies (Guadeloupe), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal performance of piglet house with non-conventional floor system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PRODUCTION AND CHARACTERISATION OF BIODEGRADABLE MULTILAYERS COMPOSITES MATERIALS FROM PELAGIC SARGASSUM SPP., LEAF SHEATHS AND POLYLACTIC ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03228169v1</w:t>
+              <w:t xml:space="preserve">19th INTERNATIONAL CONFERENCE ON NON-CONVENTIONAL MATERIALS AND TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Joao Pessoa, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-coherent homogenization applied to the assessment of thermal conductivity: Case of sugar cane bagasse fibers and moisture content effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formulation et caractérisations thermique, hydrique de composites fibres de bagasse/liant minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03228172v1</w:t>
+              <w:t xml:space="preserve">Symposium Caribéen et Amazonien sur les matériaux durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Régional de l'Ordre des Architectes de la Guadeloupe, Jun 2023, Deshaies, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a New Native Plant Textile, Leaf Sheath from Cocos nucifera L., as Potential Reinforcement of Polymer Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential of ash from pelagic Sargassum sap. as stabiliser in earth-based materials: physical, chemical and thermal assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Agricultural and Crop Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02523447v1</w:t>
+              <w:t xml:space="preserve">6th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Funchal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of bio-chars from sugarcane bagasse pyrolysis in cement-based composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Arsène</w:t>
+                <w:t xml:space="preserve">Production and characterisation of biodegradable multi-layer composites materials from pelagic sargassum spp., leaf sheaths and polylactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02364458v1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Non-Conventional Materials and Technologies IC-NOCMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, João Pessoa, Brazil. pp.978-65-272-0081-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME MECHANICAL AND THERMAL PROPERTIES OF VEGETABLE AGGREGATES CEMENT COMPOSITES: EVALUATION OF A NEW BINDER BASED ON LIME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Some mechanical and thermal properties of vegetable aggregates composites: comparison of new binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valery Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02524773v1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials ICBBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pozzolanic activity of bamboo stem ashes for use as partial replacement of cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">2D native fibrous vegetable material as textile reinforcement of composites materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Arsène</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01685769v1</w:t>
+              <w:t xml:space="preserve">ICNF 2019 - 4th International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Mechanical Behaviors of Cementitious Composites Reinforced with Bagasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PROPRIETES MECANIQUES ET THERMIQUES DE COMPOSITES CIMENT/BAGASSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01685789v1</w:t>
+              <w:t xml:space="preserve">Colloque LE VEGETAL DANS NOS VIES Voies de valorisation de la biomasse tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pointe-à-Pitre, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">properties of a new binder based on lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniana Valéry Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holmer Savastano Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00809831v1</w:t>
+              <w:t xml:space="preserve">Second International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar cane bagasse fibres reinforced cement composites: Thermal considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bagasse reinforced cement composites : effect of fiber treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Delvasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01685808v1</w:t>
+              <w:t xml:space="preserve">12th International Inorganic-bonded Fiber Composites Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of polymer addition on vegetable fibers/cement composites properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lagerge</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F. Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01720745v1</w:t>
+              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Funchal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulphate and gelatin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of polymer addition on thermal and mechanical properties of vegetable fibers/cement composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lagerge</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F. Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00424604v1</w:t>
+              <w:t xml:space="preserve">13th International Congress on Polymers in Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Madeira, Portugal. pp.305-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and hydrophobically modified chitosan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of fibers weight fraction and nature of fibers on thermal and mechanical properties of vegetable fibers/cement composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lagerge</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward F. Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00360370v1</w:t>
+              <w:t xml:space="preserve">11th International Conference on Durability of Building Materials and Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the association of chitosan and alkylated chitosan with oppositely charged sodium dodecyl sulfate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Investigations of interactions in Sodium Dodecyl Sulphate - hydrophobically modified Chitosan nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Lagerge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00360369v1</w:t>
+              <w:t xml:space="preserve">III International Conference on Colloid Chemistry and Physicochemical Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the complex formation between sodium dodecyl sulfate and chitosan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of Fibers Weight Fraction and Nature of Fibers on Thermal and Mechanical Properties of Vegetable Fibers / Cement Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Lagerge</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Delvasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">11th Conference on Durability of Building Materials and Components (11DBMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00360381v1</w:t>
+                <w:t xml:space="preserve">hal-01693195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4399,64 +4399,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of desalination of Sargassum algae on its potential use as a stabilizer in sustainable earth-based bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Tido Tiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onésippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomasse biosourcée pour l'élaboration et la caractérisation de matériaux: des complexes pour parois de micro-capsules aux composites pour l'habitat et la construction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université des Antilles, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4620,234 +4620,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites - Tratments for viable utilization of vegetable fibers in inorganic based composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Treatments for viable utilization of vegetable fibers in inorganic-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Bilba</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holmer Savastano Junior, Juliano Fiorelli, Sergio Francisco Dos Santos. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites 1st Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-123, 2017, 9780081020012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151216v1</w:t>
+                <w:t xml:space="preserve">hal-01720733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatments for viable utilization of vegetable fibers in inorganic-based composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites - Tratments for viable utilization of vegetable fibers in inorganic based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Bilba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Arsène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable and Nonconventional Construction Materials using Inorganic Bonded Fiber Composites 1st Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01720733v1</w:t>
+                <w:t xml:space="preserve">hal-02151216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4865,51 +4865,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DES SYSTEMES POLYELECTROLYTE / TENSIOACTIF EN PHASE AQUEUSE ET A L'INTERFACE LIQUIDE / GAZ APPLICATION A L'ELABORATION DE MICRO -CAPSULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Montpellier II, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4936,51 +4936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des systèmes polyélectrolytes / tensioactif en phase aqueuse et à l'interface liquide / gaz. Application à l'élaboration de micro - capsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Onesippe Potiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5176,51 +5176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Closse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel On&#233;sippe Potiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Arsene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba-Bourguignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tido Tiwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650718v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04146253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04367151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364455v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Onesippe Potiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano Junior" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vidil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniana Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Delvasto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F. Toro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01693195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02373428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05121569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05011932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/ijcsrr/V8-i3-52" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04362882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231220729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04104066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Caroline Gon&#231;alves de Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Selaysim Di Campos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Pass&#233;-Coutrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Zaknoune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101537" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02523447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02524773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0958-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.668.330" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00809831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Passe-Coutrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFJNLK0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720745v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.11.057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K7CXK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFRNBPGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.07.054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2L76HZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.10.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3QNQ4SH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-03228186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/sustainable-and-nonconventional-construction-materials-using-inorganic-bonded-fiber-composites/savastano-junior/978-0-08-102001-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02373427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068179v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05011932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Closse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel On&#233;sippe Potiron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Arsene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47191/ijcsrr/V8-i3-52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04104066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118056" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04362882v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231220729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Onesippe Potiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano Junior" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Zaknoune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03228169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Caroline Gon&#231;alves de Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Selaysim Di Campos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Pass&#233;-Coutrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02523447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vidil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02524773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holmer Savastano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ars&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-016-0958-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rodier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ars&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.668.330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00809831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Passe-Coutrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Toro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Delvasto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2010.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFJNLK0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01685808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lagerge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.11.057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2K7CXK7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.04.021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFRNBPGL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.07.054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2L76HZ6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2007.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3QNQ4SH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05121569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05308904v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Bilba-Bourguignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Tido Tiwa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04151372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04146253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04367151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02364456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniana Val&#233;ry Ratiarisoa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F. Toro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00807961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02373428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01693195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-03228186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01720733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/sustainable-and-nonconventional-construction-materials-using-inorganic-bonded-fiber-composites/savastano-junior/978-0-08-102001-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-02373427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00068179v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>